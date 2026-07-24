--- v0 (2025-10-16)
+++ v1 (2026-07-24)
@@ -1,959 +1,1224 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00E24163">
+    <w:p w14:paraId="729C94F8" w14:textId="77777777" w:rsidR="0023763B" w:rsidRDefault="0023763B" w:rsidP="00E24163">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E24163">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>SOLICITUD DE CONVOCATORIA EXTRAORDINARIA DE FP</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00E24163">
+    <w:p w14:paraId="7C0BE9DF" w14:textId="7F0EAB6B" w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="006F7BD7" w:rsidP="00AF52ED">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E24163">
+      <w:r w:rsidRPr="006F7BD7">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Resolución de 15 de marzo de 2010 (BOA de 8 de abril)</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Artículo 31 del </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F7BD7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">DECRETO 91/2024, de </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF52ED">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F7BD7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de junio</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF52ED">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF52ED" w:rsidRPr="00AF52ED">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(BOA de </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF52ED">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF52ED" w:rsidRPr="00AF52ED">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF52ED">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>junio</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF52ED" w:rsidRPr="00AF52ED">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B"/>
-    <w:p w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B"/>
+    <w:p w14:paraId="701812E9" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B"/>
+    <w:p w14:paraId="669A5B12" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4428"/>
-        <w:gridCol w:w="5350"/>
+        <w:gridCol w:w="4361"/>
+        <w:gridCol w:w="5267"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidTr="00580368">
+      <w:tr w:rsidR="0023763B" w:rsidRPr="00E24163" w14:paraId="7D10AFF9" w14:textId="77777777" w:rsidTr="00580368">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4428" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00E24163">
+          <w:p w14:paraId="4AA4A711" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00E24163">
             <w:r w:rsidRPr="00E24163">
               <w:t>Nombre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5350" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00E24163">
+          <w:p w14:paraId="29AA15BD" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00E24163">
             <w:r w:rsidRPr="00E24163">
               <w:t>Apellidos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidTr="00580368">
+      <w:tr w:rsidR="0023763B" w:rsidRPr="00E24163" w14:paraId="3519CF36" w14:textId="77777777" w:rsidTr="00580368">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4428" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00580368">
+          <w:p w14:paraId="043BEC21" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00580368">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00580368">
+          <w:p w14:paraId="09DE6D75" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00580368">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B"/>
+    <w:p w14:paraId="3A2F1CD0" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8385"/>
-        <w:gridCol w:w="1393"/>
+        <w:gridCol w:w="8245"/>
+        <w:gridCol w:w="1383"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidTr="00580368">
+      <w:tr w:rsidR="0023763B" w:rsidRPr="00E24163" w14:paraId="059B6535" w14:textId="77777777" w:rsidTr="00580368">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8385" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00E24163">
+          <w:p w14:paraId="3C713B5E" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00E24163">
             <w:r w:rsidRPr="00E24163">
               <w:t>Ciclo formativo para el que solicita convocatoria extraordinaria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1393" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00580368">
+          <w:p w14:paraId="5EFF5CE3" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00580368">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00E24163">
               <w:t>Código</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidTr="00580368">
+      <w:tr w:rsidR="0023763B" w:rsidRPr="00E24163" w14:paraId="4A9117EB" w14:textId="77777777" w:rsidTr="00580368">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00580368">
+          <w:p w14:paraId="35865595" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00580368">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00580368">
+          <w:p w14:paraId="7D8DF8DC" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00580368">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B"/>
+    <w:p w14:paraId="3B4F5FEC" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8295"/>
-        <w:gridCol w:w="1483"/>
+        <w:gridCol w:w="8146"/>
+        <w:gridCol w:w="1482"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidTr="00580368">
+      <w:tr w:rsidR="0023763B" w:rsidRPr="00E24163" w14:paraId="26E3277A" w14:textId="77777777" w:rsidTr="00580368">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8295" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00E24163">
+          <w:p w14:paraId="6F1FBA7F" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00E24163">
             <w:r w:rsidRPr="00E24163">
               <w:t>Módulos que solicita</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1483" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00580368">
+          <w:p w14:paraId="2F428B34" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00580368">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00E24163">
               <w:t>Nº de convocatoria (5º / 6ª)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidTr="00580368">
+      <w:tr w:rsidR="0023763B" w:rsidRPr="00E24163" w14:paraId="688FB077" w14:textId="77777777" w:rsidTr="00580368">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00C645EB"/>
+          <w:p w14:paraId="736E4823" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00C645EB"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1483" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00580368">
+          <w:p w14:paraId="68D2583B" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00580368">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidTr="00580368">
+      <w:tr w:rsidR="0023763B" w:rsidRPr="00E24163" w14:paraId="268A4D82" w14:textId="77777777" w:rsidTr="00580368">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00C645EB"/>
+          <w:p w14:paraId="6B71A7AF" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00C645EB"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1483" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00580368">
+          <w:p w14:paraId="023AD858" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00580368">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidTr="00580368">
+      <w:tr w:rsidR="0023763B" w:rsidRPr="00E24163" w14:paraId="0348476A" w14:textId="77777777" w:rsidTr="00580368">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00C645EB"/>
+          <w:p w14:paraId="22CC4E25" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00C645EB"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1483" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00580368">
+          <w:p w14:paraId="12DEAAB9" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00580368">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidTr="00580368">
+      <w:tr w:rsidR="0023763B" w:rsidRPr="00E24163" w14:paraId="39AB56ED" w14:textId="77777777" w:rsidTr="00580368">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00C645EB"/>
+          <w:p w14:paraId="06E85693" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00C645EB"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1483" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00580368">
+          <w:p w14:paraId="1A4DE733" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00580368">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidTr="00580368">
+      <w:tr w:rsidR="0023763B" w:rsidRPr="00E24163" w14:paraId="335D5BDA" w14:textId="77777777" w:rsidTr="00580368">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00C645EB"/>
+          <w:p w14:paraId="7D3290A8" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00C645EB"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1483" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00580368">
+          <w:p w14:paraId="17E47B5D" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00580368">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidTr="00580368">
+      <w:tr w:rsidR="0023763B" w:rsidRPr="00E24163" w14:paraId="56A548DD" w14:textId="77777777" w:rsidTr="00580368">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00C645EB"/>
+          <w:p w14:paraId="1F999576" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00C645EB"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1483" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00580368">
+          <w:p w14:paraId="62078C7C" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00580368">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B"/>
+    <w:p w14:paraId="1DE91BA2" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4889"/>
-        <w:gridCol w:w="4889"/>
+        <w:gridCol w:w="4811"/>
+        <w:gridCol w:w="4817"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidTr="00580368">
+      <w:tr w:rsidR="0023763B" w:rsidRPr="00E24163" w14:paraId="4151100F" w14:textId="77777777" w:rsidTr="00580368">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4889" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0023763B" w:rsidRPr="00C645EB" w:rsidRDefault="0023763B" w:rsidP="00E24163">
+          <w:p w14:paraId="12D5C50F" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="00C645EB" w:rsidRDefault="0023763B" w:rsidP="00E24163">
             <w:r w:rsidRPr="00C645EB">
               <w:t>Motivos relacionados con enfermedad o discapacidad u otros que condicionen o impidan el desarrollo ordinario del módulo profesional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4889" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00E24163">
+          <w:p w14:paraId="2DF5948F" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00E24163">
             <w:r w:rsidRPr="00E24163">
               <w:t>Documentación justificativa</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidTr="00580368">
+      <w:tr w:rsidR="0023763B" w:rsidRPr="00E24163" w14:paraId="5974221A" w14:textId="77777777" w:rsidTr="00580368">
         <w:trPr>
           <w:trHeight w:val="550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4889" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00580368">
+          <w:p w14:paraId="5DE1EEAE" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00580368">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4889" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00580368">
+          <w:p w14:paraId="3F8E843E" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00580368">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidTr="00580368">
+      <w:tr w:rsidR="0023763B" w:rsidRPr="00E24163" w14:paraId="65E217C6" w14:textId="77777777" w:rsidTr="00580368">
         <w:trPr>
           <w:trHeight w:val="550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4889" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00580368">
+          <w:p w14:paraId="574D28A5" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00580368">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4889" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00580368">
+          <w:p w14:paraId="461D1CAE" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00580368">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidTr="00580368">
+      <w:tr w:rsidR="0023763B" w:rsidRPr="00E24163" w14:paraId="00CF8D69" w14:textId="77777777" w:rsidTr="00580368">
         <w:trPr>
           <w:trHeight w:val="550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4889" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00580368">
+          <w:p w14:paraId="2DB6FB98" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00580368">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4889" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00580368">
+          <w:p w14:paraId="5FDEC8F0" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00580368">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00E74133">
+    <w:p w14:paraId="3570B00A" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00E74133">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00E74133">
+    <w:p w14:paraId="3F1E40A2" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00E74133">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00E24163">
+    <w:p w14:paraId="06A2535B" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00E24163">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00E24163">
-        <w:t xml:space="preserve">En _______________, a __ de ________________ </w:t>
+        <w:t xml:space="preserve">En _______________, a __ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E24163">
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E24163">
+        <w:t xml:space="preserve"> ________________ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E24163">
         <w:t>de</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E24163">
         <w:t xml:space="preserve"> ____</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00E24163">
+    <w:p w14:paraId="1C648EFF" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00E24163">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00E24163">
+    <w:p w14:paraId="58CE844F" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00E24163">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00E24163">
+    <w:p w14:paraId="05B6A2F8" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00E24163">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00E24163">
+    <w:p w14:paraId="4A96B685" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="0023763B" w:rsidP="00E24163">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="00383964" w:rsidP="00E24163">
+    <w:p w14:paraId="12E4EF86" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidRDefault="00000000" w:rsidP="00E24163">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:pict>
-          <v:group id="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:-16.5pt;margin-top:67.75pt;width:527.15pt;height:26.95pt;z-index:1" coordorigin="1161,15791" coordsize="10543,539">
+        <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="73C5AE09">
+          <v:group id="_x0000_s2050" style="position:absolute;left:0;text-align:left;margin-left:-16.5pt;margin-top:67.75pt;width:527.15pt;height:26.95pt;z-index:251658240" coordorigin="1161,15791" coordsize="10543,539">
             <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
               <v:stroke joinstyle="miter"/>
               <v:formulas>
                 <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                 <v:f eqn="sum @0 1 0"/>
                 <v:f eqn="sum 0 0 @1"/>
                 <v:f eqn="prod @2 1 2"/>
                 <v:f eqn="prod @3 21600 pixelWidth"/>
                 <v:f eqn="prod @3 21600 pixelHeight"/>
                 <v:f eqn="sum @0 0 1"/>
                 <v:f eqn="prod @6 1 2"/>
                 <v:f eqn="prod @7 21600 pixelWidth"/>
                 <v:f eqn="sum @8 21600 0"/>
                 <v:f eqn="prod @7 21600 pixelHeight"/>
                 <v:f eqn="sum @10 21600 0"/>
               </v:formulas>
               <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
               <o:lock v:ext="edit" aspectratio="t"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1027" type="#_x0000_t75" style="position:absolute;left:9261;top:15817;width:2443;height:463" o:allowincell="f">
+            <v:shape id="_x0000_s2051" type="#_x0000_t75" style="position:absolute;left:9261;top:15817;width:2443;height:463" o:allowincell="f">
+              <v:imagedata r:id="rId7" o:title=""/>
+            </v:shape>
+            <v:shape id="_x0000_s2052" type="#_x0000_t75" style="position:absolute;left:1701;top:15791;width:285;height:539" o:allowincell="f">
               <v:imagedata r:id="rId8" o:title=""/>
             </v:shape>
-            <v:shape id="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:1701;top:15791;width:285;height:539" o:allowincell="f">
+            <v:shape id="_x0000_s2053" type="#_x0000_t75" style="position:absolute;left:1161;top:15817;width:455;height:454" o:allowincell="f">
               <v:imagedata r:id="rId9" o:title=""/>
             </v:shape>
-            <v:shape id="_x0000_s1029" type="#_x0000_t75" style="position:absolute;left:1161;top:15817;width:455;height:454" o:allowincell="f">
+            <v:shape id="_x0000_s2054" type="#_x0000_t75" style="position:absolute;left:2557;top:15817;width:516;height:513;mso-wrap-edited:f" wrapcoords="-338 0 -338 21257 21600 21257 21600 0 -338 0" o:allowincell="f">
               <v:imagedata r:id="rId10" o:title=""/>
             </v:shape>
-            <v:shape id="_x0000_s1030" type="#_x0000_t75" style="position:absolute;left:2557;top:15817;width:516;height:513;mso-wrap-edited:f" wrapcoords="-338 0 -338 21257 21600 21257 21600 0 -338 0" o:allowincell="f">
-[...3 lines deleted...]
-              <v:imagedata r:id="rId12" o:title="Sello Excelencia Bronce mini"/>
+            <v:shape id="_x0000_s2055" type="#_x0000_t75" style="position:absolute;left:2056;top:15791;width:433;height:539">
+              <v:imagedata r:id="rId11" o:title="Sello Excelencia Bronce mini"/>
             </v:shape>
           </v:group>
-          <o:OLEObject Type="Embed" ProgID="PBrush" ShapeID="_x0000_s1029" DrawAspect="Content" ObjectID="_1683359259" r:id="rId13"/>
-[...1 lines deleted...]
-        </w:pict>
+          <o:OLEObject Type="Embed" ProgID="PBrush" ShapeID="_x0000_s2053" DrawAspect="Content" ObjectID="_1843380995" r:id="rId12"/>
+          <o:OLEObject Type="Embed" ProgID="MSPhotoEd.3" ShapeID="_x0000_s2054" DrawAspect="Content" ObjectID="_1843380996" r:id="rId13"/>
+        </w:object>
       </w:r>
       <w:r w:rsidR="0023763B" w:rsidRPr="00E24163">
         <w:t>Fdo.: __________________________________</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0023763B" w:rsidRPr="00E24163" w:rsidSect="00E74133">
-      <w:headerReference w:type="even" r:id="rId15"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId20"/>
+      <w:headerReference w:type="even" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="even" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2835" w:right="1134" w:bottom="851" w:left="1134" w:header="851" w:footer="425" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00383964" w:rsidRDefault="00383964">
+    <w:p w14:paraId="70D542F5" w14:textId="77777777" w:rsidR="008335D8" w:rsidRDefault="008335D8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00383964" w:rsidRDefault="00383964">
+    <w:p w14:paraId="2148CBA9" w14:textId="77777777" w:rsidR="008335D8" w:rsidRDefault="008335D8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana,BoldItalic">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="0086413F" w:rsidRDefault="0086413F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6200A531" w14:textId="77777777" w:rsidR="0086413F" w:rsidRDefault="0086413F">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="0086413F" w:rsidRDefault="0086413F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7D2704CB" w14:textId="77777777" w:rsidR="0086413F" w:rsidRDefault="0086413F">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="0086413F" w:rsidRDefault="0086413F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="38EF026F" w14:textId="77777777" w:rsidR="0086413F" w:rsidRDefault="0086413F">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00383964" w:rsidRDefault="00383964">
+    <w:p w14:paraId="600ECF9F" w14:textId="77777777" w:rsidR="008335D8" w:rsidRDefault="008335D8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00383964" w:rsidRDefault="00383964">
+    <w:p w14:paraId="39440FD1" w14:textId="77777777" w:rsidR="008335D8" w:rsidRDefault="008335D8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="0086413F" w:rsidRDefault="0086413F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="722528B1" w14:textId="77777777" w:rsidR="0086413F" w:rsidRDefault="0086413F">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="0023763B" w:rsidRPr="005D2F9E" w:rsidRDefault="0023763B" w:rsidP="002B3A6A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3BCC5FEB" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="005D2F9E" w:rsidRDefault="0023763B" w:rsidP="002B3A6A">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005D2F9E">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>F</w:t>
     </w:r>
     <w:r w:rsidR="0086413F">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>-7.2-A-78-ed.01</w:t>
     </w:r>
-    <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-    <w:bookmarkEnd w:id="0"/>
   </w:p>
-  <w:p w:rsidR="0023763B" w:rsidRDefault="00383964">
+  <w:p w14:paraId="2A8895A3" w14:textId="6CA02FB8" w:rsidR="0023763B" w:rsidRDefault="006F7BD7">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict>
-[...120 lines deleted...]
-      </w:pict>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D58ED16" wp14:editId="3E5C0E5F">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>85090</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="6172200" cy="718185"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="415748924" name="Group 1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr>
+                      <a:grpSpLocks/>
+                    </wpg:cNvGrpSpPr>
+                    <wpg:grpSpPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6172200" cy="718185"/>
+                        <a:chOff x="1101" y="758"/>
+                        <a:chExt cx="9720" cy="1131"/>
+                      </a:xfrm>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="1271528968" name="Text Box 2"/>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="7761" y="807"/>
+                          <a:ext cx="3060" cy="1080"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a14:hiddenLine>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4A41100C" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="003A7830" w:rsidRDefault="0023763B" w:rsidP="00DE175D">
+                            <w:pPr>
+                              <w:pStyle w:val="Ttulo1"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:spacing w:after="60"/>
+                              <w:ind w:left="0" w:firstLine="0"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003A7830">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Servicio Provincial de Educación, Cultura y Deporte</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3D11742D" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="003A7830" w:rsidRDefault="0023763B" w:rsidP="00DE175D">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003A7830">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>C/ San Vicente de Paúl, 3</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="61A2B7B0" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="003A7830" w:rsidRDefault="0023763B" w:rsidP="00DE175D">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003A7830">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>44002 Teruel</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3A6DD6DF" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="003A7830" w:rsidRDefault="0023763B" w:rsidP="00DE175D">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003A7830">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>Tf.: 978641250 – Fax: 978641268</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="1233807049" name="Picture 3"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="1101" y="758"/>
+                          <a:ext cx="2640" cy="1131"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </pic:spPr>
+                    </pic:pic>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:group w14:anchorId="7D58ED16" id="Group 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:6.7pt;width:486pt;height:56.55pt;z-index:-251657216" coordorigin="1101,758" coordsize="9720,1131" o:gfxdata="UEsDBBQABgAIAAAAIQCKFT+YDAEAABUCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QratPtgBBqu8M6joDQeIAocdtA40RxKNvbk3abBNNA4pjY3+/PSbna2YGNEMg4rPgiLzgD&#10;VE4b7Cr+un3I7jijKFHLwSFUfA/EV/X1VbndeyCWaKSK9zH6eyFI9WAl5c4DpkrrgpUxHUMnvFTv&#10;sgOxLIpboRxGwJjFKYPXZQOt/Bgi2+zS9cHkzUPH2frQOM2quLFTwFwQF5kAA50x0vvBKBnTdmJE&#10;fWaWHa3yRM491BtPN0mdX54wVX5KfR9w5J7ScwajgT3LEB+lTepCBxKwdI1T+d8Zk6SlzLWtUZA3&#10;gTYzdXL6LVu7Twww/je8SdgLjKd0MX9q/QUAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAP42AVs3AwAAsgcAAA4AAABkcnMvZTJvRG9jLnhtbKRV227bMAx9H7B/&#10;EPS+2k7WJDWaDF27FgN2KdbtA2RZtoXakiYpcbqvHynZSZMOWNcFiEFdSB8eHtLn77ZdSzbCOqnV&#10;kmYnKSVCcV1KVS/pj+/XbxaUOM9UyVqtxJI+CEffrV6/Ou9NLia60W0pLIEgyuW9WdLGe5MnieON&#10;6Jg70UYoOKy07ZiHpa2T0rIeondtMknTWdJrWxqruXAOdq/iIV2F+FUluP9aVU540i4pYPPhacOz&#10;wGeyOmd5bZlpJB9gsBeg6JhU8NJdqCvmGVlb+SRUJ7nVTlf+hOsu0VUluQg5QDZZepTNjdVrE3Kp&#10;8742O5qA2iOeXhyWf9ncWHNnbm1ED+Ynze8d8JL0ps4fn+O6jpdJ0X/WJdSTrb0OiW8r22EISIls&#10;A78PO37F1hMOm7NsPoGiUcLhbJ4tssVpLABvoErolmVpRgmeni7Gow+D99l8Mrhm2TTD04Tl8bUB&#10;6gANSw9acnu63P/RddcwI0IVHNJxa4ksAelknp1OFmczELhiHVDxHdN8r7dkgtgQBNxGZonfwja4&#10;BKJcJJgofdkwVYsLa3XfCFYCzJjVI9cYx2GQvzE+n88idYt0HqkbaZ+ms5G4dBEkvyOO5cY6fyN0&#10;R9BYUgsdE2CyzSfnI8fjFSyv060sr2XbhoWti8vWkg2D7roOv6EsB9dahZeVRrcYEXegZi7HzGKO&#10;fltsB9oKXT5AwlbHboXpAkaj7S9KeujUJXU/18wKStqPCkjDth4NOxrFaDDFwXVJPSXRvPSx/dfG&#10;yrqByLEsSl+AlCsZckZoEcWAE+S0OjeS5/Af2hCsJ7r6+7gCL79G7HHkdc+K0TF7vzZvYGIY5mUh&#10;W+kfwvSDSiEotbmVHInExWOJTqcghvTt2ShRuIZvJ1Ms03g5uoISJA+tv1emM6AGJGi/9USsh1ES&#10;XB7AKVppRr2gPSQONTgaYX/gLo7HK83XnVA+znsrWuBAK9dI4yixuegKUYJwP5ahe0Ciln8D3JAh&#10;2N4Kzxs0K1DfsA/y3x0ExHuQiP9Z7fZ0Uo3tNpm9HdvteE79c7vtm2YEBoJEE/5BmuHDANbBl+fx&#10;Otzaf2pXvwEAAP//AwBQSwMECgAAAAAAAAAhADX0+pku/gEALv4BABUAAABkcnMvbWVkaWEvaW1h&#10;Z2UxLmpwZWf/2P/gABBKRklGAAEBAQBgAGAAAP/hIt1FeGlmAABJSSoACAAAAAcAEgEDAAEAAAAB&#10;AAAAGgEFAAEAAABiAAAAGwEFAAEAAABqAAAAKAEDAAEAAAACAAAAMQECAB4AAAByAAAAMgECABQA&#10;AACQAAAAaYcEAAEAAACkAAAAzgAAAMDGLQAQJwAAwMYtABAnAABBZG9iZSBQaG90b3Nob3AgQ1M2&#10;IChXaW5kb3dzKQAyMDE1OjA4OjA3IDExOjUxOjAxAAMAAaADAAEAAAABAP//AqAEAAEAAAAYBAAA&#10;A6AEAAEAAADCAQAAAAAAAAYAAwEDAAEAAAAGAAAAGgEFAAEAAAAcAQAAGwEFAAEAAAAkAQAAKAED&#10;AAEAAAACALxOAQIEAAEAAAAsAQAAAgIEAAEAAACpIQAAAAAAAEgAAAABAAAASAAAAAEAAAD/2P/i&#10;DFhJQ0NfUFJPRklMRQABAQAADEhMaW5vAhAAAG1udHJSR0IgWFlaIAfOAAIACQAGADEAAGFjc3BN&#10;U0ZUAAAAAElFQyBzUkdCAAAAAAAAAAAAAAAAAAD21gABAAAAANMtSFAgIAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAEWNwcnQAAAFQAAAAM2Rlc2MAAAGEAAAA&#10;bHd0cHQAAAHwAAAAFGJrcHQAAAIEAAAAFHJYWVoAAAIYAAAAFGdYWVoAAAIsAAAAFGJYWVoAAAJA&#10;AAAAFGRtbmQAAAJUAAAAcGRtZGQAAALEAAAAiHZ1ZWQAAANMAAAAhnZpZXcAAAPUAAAAJGx1bWkA&#10;AAP4AAAAFG1lYXMAAAQMAAAAJHRlY2gAAAQwAAAADHJUUkMAAAQ8AAAIDGdUUkMAAAQ8AAAIDGJU&#10;UkMAAAQ8AAAIDHRleHQAAAAAQ29weXJpZ2h0IChjKSAxOTk4IEhld2xldHQtUGFja2FyZCBDb21w&#10;YW55AABkZXNjAAAAAAAAABJzUkdCIElFQzYxOTY2LTIuMQAAAAAAAAAAAAAAEnNSR0IgSUVDNjE5&#10;NjYtMi4xAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABY&#10;WVogAAAAAAAA81EAAQAAAAEWzFhZWiAAAAAAAAAAAAAAAAAAAAAAWFlaIAAAAAAAAG+iAAA49QAA&#10;A5BYWVogAAAAAAAAYpkAALeFAAAY2lhZWiAAAAAAAAAkoAAAD4QAALbPZGVzYwAAAAAAAAAWSUVD&#10;IGh0dHA6Ly93d3cuaWVjLmNoAAAAAAAAAAAAAAAWSUVDIGh0dHA6Ly93d3cuaWVjLmNoAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAGRlc2MAAAAAAAAALklFQyA2&#10;MTk2Ni0yLjEgRGVmYXVsdCBSR0IgY29sb3VyIHNwYWNlIC0gc1JHQgAAAAAAAAAAAAAALklFQyA2&#10;MTk2Ni0yLjEgRGVmYXVsdCBSR0IgY29sb3VyIHNwYWNlIC0gc1JHQgAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAABkZXNjAAAAAAAAACxSZWZlcmVuY2UgVmlld2luZyBDb25kaXRpb24gaW4gSUVDNjE5NjYt&#10;Mi4xAAAAAAAAAAAAAAAsUmVmZXJlbmNlIFZpZXdpbmcgQ29uZGl0aW9uIGluIElFQzYxOTY2LTIu&#10;MQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAdmlldwAAAAAAE6T+ABRfLgAQzxQAA+3MAAQTCwAD&#10;XJ4AAAABWFlaIAAAAAAATAlWAFAAAABXH+dtZWFzAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAAAAAAC&#10;jwAAAAJzaWcgAAAAAENSVCBjdXJ2AAAAAAAABAAAAAAFAAoADwAUABkAHgAjACgALQAyADcAOwBA&#10;AEUASgBPAFQAWQBeAGMAaABtAHIAdwB8AIEAhgCLAJAAlQCaAJ8ApACpAK4AsgC3ALwAwQDGAMsA&#10;0ADVANsA4ADlAOsA8AD2APsBAQEHAQ0BEwEZAR8BJQErATIBOAE+AUUBTAFSAVkBYAFnAW4BdQF8&#10;AYMBiwGSAZoBoQGpAbEBuQHBAckB0QHZAeEB6QHyAfoCAwIMAhQCHQImAi8COAJBAksCVAJdAmcC&#10;cQJ6AoQCjgKYAqICrAK2AsECywLVAuAC6wL1AwADCwMWAyEDLQM4A0MDTwNaA2YDcgN+A4oDlgOi&#10;A64DugPHA9MD4APsA/kEBgQTBCAELQQ7BEgEVQRjBHEEfgSMBJoEqAS2BMQE0wThBPAE/gUNBRwF&#10;KwU6BUkFWAVnBXcFhgWWBaYFtQXFBdUF5QX2BgYGFgYnBjcGSAZZBmoGewaMBp0GrwbABtEG4wb1&#10;BwcHGQcrBz0HTwdhB3QHhgeZB6wHvwfSB+UH+AgLCB8IMghGCFoIbgiCCJYIqgi+CNII5wj7CRAJ&#10;JQk6CU8JZAl5CY8JpAm6Cc8J5Qn7ChEKJwo9ClQKagqBCpgKrgrFCtwK8wsLCyILOQtRC2kLgAuY&#10;C7ALyAvhC/kMEgwqDEMMXAx1DI4MpwzADNkM8w0NDSYNQA1aDXQNjg2pDcMN3g34DhMOLg5JDmQO&#10;fw6bDrYO0g7uDwkPJQ9BD14Peg+WD7MPzw/sEAkQJhBDEGEQfhCbELkQ1xD1ERMRMRFPEW0RjBGq&#10;EckR6BIHEiYSRRJkEoQSoxLDEuMTAxMjE0MTYxODE6QTxRPlFAYUJxRJFGoUixStFM4U8BUSFTQV&#10;VhV4FZsVvRXgFgMWJhZJFmwWjxayFtYW+hcdF0EXZReJF64X0hf3GBsYQBhlGIoYrxjVGPoZIBlF&#10;GWsZkRm3Gd0aBBoqGlEadxqeGsUa7BsUGzsbYxuKG7Ib2hwCHCocUhx7HKMczBz1HR4dRx1wHZkd&#10;wx3sHhYeQB5qHpQevh7pHxMfPh9pH5Qfvx/qIBUgQSBsIJggxCDwIRwhSCF1IaEhziH7IiciVSKC&#10;Iq8i3SMKIzgjZiOUI8Ij8CQfJE0kfCSrJNolCSU4JWgllyXHJfcmJyZXJocmtyboJxgnSSd6J6sn&#10;3CgNKD8ocSiiKNQpBik4KWspnSnQKgIqNSpoKpsqzysCKzYraSudK9EsBSw5LG4soizXLQwtQS12&#10;Last4S4WLkwugi63Lu4vJC9aL5Evxy/+MDUwbDCkMNsxEjFKMYIxujHyMioyYzKbMtQzDTNGM38z&#10;uDPxNCs0ZTSeNNg1EzVNNYc1wjX9Njc2cjauNuk3JDdgN5w31zgUOFA4jDjIOQU5Qjl/Obw5+To2&#10;OnQ6sjrvOy07azuqO+g8JzxlPKQ84z0iPWE9oT3gPiA+YD6gPuA/IT9hP6I/4kAjQGRApkDnQSlB&#10;akGsQe5CMEJyQrVC90M6Q31DwEQDREdEikTORRJFVUWaRd5GIkZnRqtG8Ec1R3tHwEgFSEtIkUjX&#10;SR1JY0mpSfBKN0p9SsRLDEtTS5pL4kwqTHJMuk0CTUpNk03cTiVObk63TwBPSU+TT91QJ1BxULtR&#10;BlFQUZtR5lIxUnxSx1MTU19TqlP2VEJUj1TbVShVdVXCVg9WXFapVvdXRFeSV+BYL1h9WMtZGllp&#10;WbhaB1pWWqZa9VtFW5Vb5Vw1XIZc1l0nXXhdyV4aXmxevV8PX2Ffs2AFYFdgqmD8YU9homH1Ykli&#10;nGLwY0Njl2PrZEBklGTpZT1lkmXnZj1mkmboZz1nk2fpaD9olmjsaUNpmmnxakhqn2r3a09rp2v/&#10;bFdsr20IbWBtuW4SbmtuxG8eb3hv0XArcIZw4HE6cZVx8HJLcqZzAXNdc7h0FHRwdMx1KHWFdeF2&#10;Pnabdvh3VnezeBF4bnjMeSp5iXnnekZ6pXsEe2N7wnwhfIF84X1BfaF+AX5ifsJ/I3+Ef+WAR4Co&#10;gQqBa4HNgjCCkoL0g1eDuoQdhICE44VHhauGDoZyhteHO4efiASIaYjOiTOJmYn+imSKyoswi5aL&#10;/IxjjMqNMY2Yjf+OZo7OjzaPnpAGkG6Q1pE/kaiSEZJ6kuOTTZO2lCCUipT0lV+VyZY0lp+XCpd1&#10;l+CYTJi4mSSZkJn8mmia1ZtCm6+cHJyJnPedZJ3SnkCerp8dn4uf+qBpoNihR6G2oiailqMGo3aj&#10;5qRWpMelOKWpphqmi6b9p26n4KhSqMSpN6mpqhyqj6sCq3Wr6axcrNCtRK24ri2uoa8Wr4uwALB1&#10;sOqxYLHWskuywrM4s660JbSctRO1irYBtnm28Ldot+C4WbjRuUq5wro7urW7LrunvCG8m70VvY++&#10;Cr6Evv+/er/1wHDA7MFnwePCX8Lbw1jD1MRRxM7FS8XIxkbGw8dBx7/IPci8yTrJuco4yrfLNsu2&#10;zDXMtc01zbXONs62zzfPuNA50LrRPNG+0j/SwdNE08bUSdTL1U7V0dZV1tjXXNfg2GTY6Nls2fHa&#10;dtr724DcBdyK3RDdlt4c3qLfKd+v4DbgveFE4cziU+Lb42Pj6+Rz5PzlhOYN5pbnH+ep6DLovOlG&#10;6dDqW+rl63Dr++yG7RHtnO4o7rTvQO/M8Fjw5fFy8f/yjPMZ86f0NPTC9VD13vZt9vv3ivgZ+Kj5&#10;OPnH+lf65/t3/Af8mP0p/br+S/7c/23////tAAxBZG9iZV9DTQAB/+4ADkFkb2JlAGSAAAAAAf/b&#10;AIQADAgICAkIDAkJDBELCgsRFQ8MDA8VGBMTFRMTGBEMDAwMDAwRDAwMDAwMDAwMDAwMDAwMDAwM&#10;DAwMDAwMDAwMDAENCwsNDg0QDg4QFA4ODhQUDg4ODhQRDAwMDAwREQwMDAwMDBEMDAwMDAwMDAwM&#10;DAwMDAwMDAwMDAwMDAwMDAwM/8AAEQgARQCgAwEiAAIRAQMRAf/dAAQACv/EAT8AAAEFAQEBAQEB&#10;AAAAAAAAAAMAAQIEBQYHCAkKCwEAAQUBAQEBAQEAAAAAAAAAAQACAwQFBgcICQoLEAABBAEDAgQC&#10;BQcGCAUDDDMBAAIRAwQhEjEFQVFhEyJxgTIGFJGhsUIjJBVSwWIzNHKC0UMHJZJT8OHxY3M1FqKy&#10;gyZEk1RkRcKjdDYX0lXiZfKzhMPTdePzRieUpIW0lcTU5PSltcXV5fVWZnaGlqa2xtbm9jdHV2d3&#10;h5ent8fX5/cRAAICAQIEBAMEBQYHBwYFNQEAAhEDITESBEFRYXEiEwUygZEUobFCI8FS0fAzJGLh&#10;coKSQ1MVY3M08SUGFqKygwcmNcLSRJNUoxdkRVU2dGXi8rOEw9N14/NGlKSFtJXE1OT0pbXF1eX1&#10;VmZ2hpamtsbW5vYnN0dXZ3eHl6e3x//aAAwDAQACEQMRAD8A7X61/XXpX1UGKeo1X2/bPU9IY7WO&#10;j0vT37/Vtp/0zFZ+r/1q6H9YqPW6XkCx7RNuO723M4/nKT7tvu/nWfof+EVD65fUfG+ttuAcnKfj&#10;VYPq7mVtBc/1fS4sedtez0P9HYshv+L3/F70Ha/Oy3VXA7qr8rLFDwf+DNLsT/qUlPerPzvrB0Lp&#10;zizP6hjY1jRJrstY1/yqLvUd/mryj6zY3ReoPGL0r652XNcYdi9TuvfR31Zmit1G36LdtjP/AEIW&#10;V0//ABXfWrqG1+OMU4r52ZbciuykxpLXYxve7/ttJT690f67fVzrfUj03pWQ7KubW657hW9rA1jm&#10;Vn33Nr3e6z8xVPrT/jF6B9Wsj7FkGzKzdoc7HoAJYCNzPXe9zGV72+7Z/O7P0np+nZWsv6gf4uMz&#10;6sdQf1PMzK7rbKHUGilri0bnV2b/AF7PTd/gvo+gsb/FNRR1Xr/XOs9Rrbb1Kuxr6y8D2Ovfe+99&#10;bD9B/wCiZXub/Ns/R/4RJT1n1S/xh9L+tOZZgY2Pfj5NVRvcLQ0s2tcyo7bGP3b91rf8GqHVf8b/&#10;ANV8DLfi0Nvz/TdtffQG+lIMO9Kyyxnq/wBdjPRf/g7VH61/Wzp9rfrB0vBxrG9a6dgWB+W5jABS&#10;91DL20ZDHuyP+1DLtuxn80i/4pOm4FH1Rozaa2/as19pyrYBedlj6a6i76XptqrY/wBL/hPU/wAI&#10;kp1ulfXjoXVui5nWMJ9j6+n1PuysYtAvYGNdbt9Pd6bvUZW70nNt9L/hP5xYDf8AHV9VS4A42c0E&#10;8muqB56ZJXK9ZxsfpH+MDrWD0wNx8XJ6bmC+isQ1ofg2Zj6wPzGfaK679rfYz+bYszBf9brvqBl4&#10;mJ0+q7oItNt+WAHXMcw122FrPW3+nXsbvs+y/wA16n6RJT6xk/X7odHU+l9OY2/Id1llVmHfU1vp&#10;bbnmqs2+rZVdXt2/pG+j7P8AjFh/+PX9Vf8AuLn/APbdP/vUuVN/TMj6x/UmzpIsGExlNLBdHqB9&#10;eTa271thc3e5/wCk/wCuKt9QM/66YuFlt+rnTMfqFDrWm994ktft9rW/rGN+akp9Ay/8av1exOn4&#10;HULMbMNPUm2voDWVFwFNjsaz1QchrW+9nt2Oej9B/wAZn1b67fZi4wvoyGVusZTexrXWBjXWWNo9&#10;O21m9jGbtj31rh/rlm9eHUfqpm52CyrrbHus+wVAhhsZlA4tTGtfd/PtbV/hfz0Xol+b1z6/5fVO&#10;rsr6T1Hp2LY4dP8ATc2y39C+hsudG51dV7LXWPfvtp9H0avs/wCkoSnv/qr9d+i/Wr129PFtVuNB&#10;fTkBrXlrv8LWK7Lmvr3e137n9tin0b649K6vn9SwaGW0v6Q5zcq28MbX7XPrc5j222ez9E/+cbWv&#10;G/qw7qH1fxcX654e+zHozX4OfS3QGosptAdH5t3q2fzn6OnJqxnq6zNbZ03695uBYTVk30+na2Wk&#10;035Vsn81222p3pvb/wAIkp7fN/xy/VfGynUU05OXWx0OyK2sDCP3qhbZXY/+2ypdV9X/AKx9K+sW&#10;CM3plvqMB22VuG2yt0bvTtZ+a7/wP/RrJ/xedK6ZjfU7BGPWywZtIsy3kNPqPfPq13f6T0tzsfY5&#10;cv8AUWqvpn+MzrvSunOP7P8ATscamn2NLLKSxu3/ALqvvuxmJKfUUkkklP8A/9DU/wAbeJ9ZsjG6&#10;d+w2ZdtINzcyvDLzO4U+h61NHvsb7L/ds2V/9cXn2D/iz+uudteOnuoredX5D2Vkf16nu+0f+Ar1&#10;z63fVfqvXM7peV03qJ6VZ0/1i69gc5/6X0NrWMa6tr2foP0rLLFV6nR/jNwMIjp2Xg9Xe0avso+z&#10;5BM/4NnrfYXf2/TSU8fg/wCJDqr5/aHUqMfw9Bj7p+Pq/Y9q6bp/+Lbpf1epdkVde6hgO0NtrLqq&#10;KXETt9Wqyp7HNb/wr1wHVvrB/jRseKs9/UcZxPsbVS7GnX812NXT6ioUfUr68dYtdaenZVlh1dbl&#10;foif+uZrqt6Sn0/6r/tV31qe531jq+sPThi2ANptrDq376NjsjDofsd7d7K8lnqf9YVTrn1A6/hd&#10;ft+sX1My2Y2Rkb3ZGNYYl1hDrfT9Rt1NtVz/ANN6OR/MW/zP+C9Ef+Lj/F/136u9Xf1PqTqG12Yz&#10;6RSx5fYHOfU8bvZ6O3bU76Ny5j6p/VPJ+tXUOsR1S7AdgXN9NzQbJNr7/wDhafoegkp6z6ofUz6y&#10;DrnUusfWr0LR1TEsxciprhvd6ho5bjsZS2v0aXV+yzeqdf1I+v8A9WLsin6pdRrf03JfvbXds3t0&#10;gOsryKn0ert9j7sf+ken+kq/m61U6d1v6wYeP9Zvqd1+85N+J0/Ktxsl7y9/tr9XZ6p/SW13UXfa&#10;KvVd6lP81/Iq5zo/TPq3mdMqyepfWizAzH7/AFcX0rLNkOcxnva73762ss/tpKe86J/i4z8PA6xm&#10;dTyWZvX+q4uRjtslxrYbmubJte3e59jvT9Sz0v0TP0daxsP6hf4y8XpNvQ8fqGLR03I3etUHc74F&#10;gNzcZ2Rtsa3a9jXr03ojKa+i4FePecqhmNS2rJOhsYK2Bl5n/St/SLi/8auZkZdnR/qvg2enldTy&#10;Wue4OILWA+jT6rWe70XW2vt/9BElNSj/ABZ9WwOp/V2zGsouxulObZmWuc5jnWG92Rd6de2z210+&#10;nXV7/wBJs/wap9D+pP8AjP6BVbT0jOxMau9wfY2W2S4DaD+nxbVuf4qup5F3Qc3o2buGZ0e59T2P&#10;B3NZYXua17nfntyGZTP5HsXm/RsHAyPq9n9UyeuuwOo4RP2TD3++3a1rqvTZ6jb/ANLY70fUrb+h&#10;/nElPoWX9UPrd1LP+rXUep3UX5fSrvU6haHBu5rckX1+iyqquv24rW/m1q39bfqf1nK+s2D9ZOgG&#10;gZNNZqyq7zta8Q6vljH7/Wx7rcez9xjKtixnfWrqtP8Aik+2dQse7NzC7Bxch8l9jHucw2WP+l6j&#10;cavJay7/AIKuxC/xbZmX9Xeu9Q6B1qwsNuLVmt9Qu9rm1NyLamsf/hPs9zvX/wDCSSnofqZ9SLun&#10;/VTP+r/Xm1Wtzr7HuFR3jY+uitj2usYNt1dlPqV+z9G/07FnfVD/ABaZXTautdP60ar8DqVbaa31&#10;O98Mc9zLtj2barGfo7q/5z07Fi9K6X1n/Gfn5XU+p5dmH0XGs9OjGrO4B0bvRqadtfqV1PrdkZdl&#10;X6Tez2f6Deb0iz/Fp0XrHUsXLdnY9jKxh410jZcXGrc8Md6djf0vqWbG0v2Vemkpz8b6of4z/q/W&#10;7pnQeqU29Nc4mtztoLA4+53p5NVzsfd9L08ey1n+E/nV0v1E+pB+rTMjLzrxmdWzjOReJIa2d7q6&#10;7LP01nqWfpLrX7PV/R/o/wBGuQ6L/i56p9bOnt+sHXerXMzM0GzGG31CxhM12Pl9bWsf9OrHx/SZ&#10;VV6f/F1iw+vder6J9Zvqj1m12RldMxrLKcnc4u212V12sNz9tttLvVqtxd7PU9Lf/g/SqrSn2BJe&#10;S/4qvrRksbb9W+oF5GVXZkdMe/cSTD/Xord7vY/07Lq/+Gryf8LYtf8AxKve/wCr+aXuLj9sIlxJ&#10;0FVPikp//9G//jg671npVfS6el5duIMs5HreidrnbPs/pfpG/pW7fVf9By87Z9W/rx165tr8LOy3&#10;vEtvyQ8NIP8A3Zyyyv8A8EX0SWtLg4gbhwe4nlOkp8o+qv1O/wAaPSdtmNm04VTdDg5VzraiJk/o&#10;aGZNLPo/Tqsqt/lrc6/9Yf8AGX0TC+0P6XgZjWDdbkYhutYwDU78Zzqclrdv0rPfUxd2kkp8y/xc&#10;/Xn6xfWP6y3Y3Ur2fZW4r7W49dbWtD2vpY12+HX/AEbH/wCGWF9R/rn0j6rZ/XXdRbdZ9ruYaRQ1&#10;rifTdk753vqb/hmL2Knp+Bj3vyKMaqq+2fUtYxrXuk7jvsaNz/cqrOi/V21zrK8DDscHHe5tNRIf&#10;9J25wb9PVJT5b05mf9Ycj60/XXIxjj4VnTsqrGmRucafstYZI/S+lj0/rD/9Os/6udS/xZ0dFx6u&#10;vdOuyOpt3+vbXvgy95qjbk1N/mfTb9Be4WUU20uotra+l7Sx9TgCwtI2ljmH27Nv5qp/83ugf+Vm&#10;J/2xX/5BJSTo78KzpGDZ09hrwn49TsVh5bUWNNDDJd9GravLbum5P19/xg9TfjZlmFi9KZ6NGXWN&#10;+01u9FrK3Msq/pFv2zJrfv8AoL1yutlbG11tDK2ANYxogADRrWtH0WtQcXp+Bhbzh41ON6kGz0WN&#10;Zuidu/02t3fSSU+V9Cwb/qV/jHZ0rKy/tNHWKC37TYS0udbudU+xm6z9O7Ox3Y7dzv8ADfy1l/U3&#10;6mYH1i+qHVsgVOPV8ax32OxrnSS2tlrMf0t7af07/wBHvc389e0ZHT8DKtruycam+2nWqyytr3M1&#10;3fo3vaXM9w/NSw8LAw2vrwaKcdpdNjaWNYC6B9NtYb7tu1JT4e3qmf8AXp31c+rD7HNuxvUZkZDo&#10;9wHu9bbu/Svx8Cj8/wDSW3er/pFo/WX6s5f1K6r0rrd+fd1Si211GVbYwhzay3030bn23bvtGJZl&#10;en/xa9YxcLoVN77sPHxa8iqfUsqZW17d30976xvbu2qxlYeHm1irLoryagdwZaxr2zEbttgc3d7k&#10;lPk/1K+tNX1Fysz6vdeYRjWW/aMfMpaXsdua2v1xHutxMmmql9FlTP8A1FX6Ni2/WvH+u1HTj6js&#10;u6vKwm2EgkNvyMmusB30H21H0/d+fYvW8rpHScyiujMwsfIooEU121MexgA2/o2WNc2v2j81Swen&#10;9M6e19XTsajEaSDYzHrZWJ/NL21Nakp85+qf+NHpXS+hV9L67VfRndLZ6AY2uTY2v9HXXtcWejfW&#10;1vpWsv8ATZ/wn+DrxcGrqXVcL62fXTIq+z4mdi20Y7Xa7t9lWlb/AG724zMdlD7dn6W3/i7V65l9&#10;C6JnXfaM3p+LlXwB6t1Ndj4HHvsY5ys2Y2PbQca2pj8dzdhpc0Fhb+56Z9m1JT5CPq5dmf4tOj/W&#10;Hps19U6Kb7g9kBzqWZN9rvdG7fivH2ir3/8Acj/CWrf/AMSf/iezv/Dh/wDPVK9Ax8bHxaW0Y1TK&#10;KWTtrraGNEnc7axkN+kVDEwcHBYa8LHqxq3Hc5lLG1gmNu4trDfzWpKf/9L1VJJJJSkkkklKXm9P&#10;1a+tWNiUfsvEPSL8eo0dQux345vzPUua/wBXHHqMx92JVX6rbs6+jIs+0XY3/CWekLg6czrHSem/&#10;aaMXPyetWC1vVzkU5F7XZDact+IcOun9T+x2Z7Ka6ndOZ6VOHZSzK+zpKa5Z9fcrGy7cB+W9xsyK&#10;y+2zHY71ab72YTsDHY+quumttLcfqf2q/wBO71fWw6sv0v0trP6P9bvtQz6nZV2RezMpc2u+kNx6&#10;7Mql+M7Gqe/F97+m1bq/0/8ASq6PtPpMQq+pfXHpjsu4sysprzeacd+Lbds93VnYvpWUuc5+7LZ0&#10;6v03/wDaK/H/AJvG/SrQxesfW79rYVeTju+zZORc29oxrGtrpa/Ix6T67fVa17fstGS63Itx/Vrz&#10;q/s9V/8AgUpq19P/AMYTxTkPyLGZYbUX1usp9D1GDptbjbVUN3pPbb1yzIZT/OejV6f/AGlUMbo3&#10;14ycR1Obl5jX+nXXtfbjMa51zn1dT3OxvtNtlFOO/wBXCu30ZFb/APtP+jqqR787rvUuj5YzGPNW&#10;J1HHwrPsLbfUuqx8ljOp5tQw3WZHpX0O2fZqN9uP6GR71Qt659buj03PFbqulMZbbhuzKcjIv9Kx&#10;9vpfasj3Novw2sqdVj52RVbbjXeh+mzP5hKdHpeD9dafVqa62hjcF9OKcq2m5jbG00M6b/MB7/tV&#10;OT9s+3X2V2U5DNn89+irxxdF6R9a8Tq9V7jl09OtvdbbVbZjXXOcWVUW2dUsZaxjmvbUz7H9h+0P&#10;p9H0/SqUH9f+vTQ70sN9r2NsbU04djRdTF/o9Uc42D7Nl76cdn7Hs2Xv9b1PT/TfqZsfL+uWH1ev&#10;Dtsdk4z85/2jItw7tvpH7KymjGsxDk11UvptyL2X2+nRRk0+nl3/AE60lOZ/zZ+sVPRs3Dx8K+uz&#10;LfkMzGVOwazcx4zTh/Z8tu3KfjNtux/treo2+vss/Vf0fr026jcT67/amVWesOn49gbaKLMdj7mi&#10;7NuxjiOed1ONVS/ptOb63oZFtNfp0+p+k+09okkp8/HTvr5kYeRj57L7a7WZIpqFuNAtsqqDWZgt&#10;su+09K9WzLrxWb/tH/cqj30fZSt6P9eP1p9d1uPbaH32PbZRNufWy1lFtR2O/wAj3+n0+mvFyv1h&#10;jKtl/wCfZkd2kkpr4WRbk44uuofivLntNNkFwDXura/2S39K1vqs/rqwkkkpSSSSSn//0/VUl8qp&#10;JKfqpJfKqSSn6qSXyqkkp+qkl8qpJKfqTF+yekfsfp+jvsn0tu31N7/tH837fU+0er63/Depv96W&#10;X9k+zv8Atvp/Zo/Sett2RP5/qez6S+W0klP1UkvlVJJT9VJL5VSSU/VSS+VUklP1UkvlVJJT9VJL&#10;5VSSU//Z/+IMWElDQ19QUk9GSUxFAAEBAAAMSExpbm8CEAAAbW50clJHQiBYWVogB84AAgAJAAYA&#10;MQAAYWNzcE1TRlQAAAAASUVDIHNSR0IAAAAAAAAAAAAAAAEAAPbWAAEAAAAA0y1IUCAgAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAARY3BydAAAAVAAAAAzZGVz&#10;YwAAAYQAAABsd3RwdAAAAfAAAAAUYmtwdAAAAgQAAAAUclhZWgAAAhgAAAAUZ1hZWgAAAiwAAAAU&#10;YlhZWgAAAkAAAAAUZG1uZAAAAlQAAABwZG1kZAAAAsQAAACIdnVlZAAAA0wAAACGdmlldwAAA9QA&#10;AAAkbHVtaQAAA/gAAAAUbWVhcwAABAwAAAAkdGVjaAAABDAAAAAMclRSQwAABDwAAAgMZ1RSQwAA&#10;BDwAAAgMYlRSQwAABDwAAAgMdGV4dAAAAABDb3B5cmlnaHQgKGMpIDE5OTggSGV3bGV0dC1QYWNr&#10;YXJkIENvbXBhbnkAAGRlc2MAAAAAAAAAEnNSR0IgSUVDNjE5NjYtMi4xAAAAAAAAAAAAAAASc1JH&#10;QiBJRUM2MTk2Ni0yLjEAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAFhZWiAAAAAAAADzUQABAAAAARbMWFlaIAAAAAAAAAAAAAAAAAAAAABYWVogAAAAAAAA&#10;b6IAADj1AAADkFhZWiAAAAAAAABimQAAt4UAABjaWFlaIAAAAAAAACSgAAAPhAAAts9kZXNjAAAA&#10;AAAAABZJRUMgaHR0cDovL3d3dy5pZWMuY2gAAAAAAAAAAAAAABZJRUMgaHR0cDovL3d3dy5pZWMu&#10;Y2gAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAZGVzYwAAAAAA&#10;AAAuSUVDIDYxOTY2LTIuMSBEZWZhdWx0IFJHQiBjb2xvdXIgc3BhY2UgLSBzUkdCAAAAAAAAAAAA&#10;AAAuSUVDIDYxOTY2LTIuMSBEZWZhdWx0IFJHQiBjb2xvdXIgc3BhY2UgLSBzUkdCAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAGRlc2MAAAAAAAAALFJlZmVyZW5jZSBWaWV3aW5nIENvbmRpdGlvbiBpbiBJ&#10;RUM2MTk2Ni0yLjEAAAAAAAAAAAAAACxSZWZlcmVuY2UgVmlld2luZyBDb25kaXRpb24gaW4gSUVD&#10;NjE5NjYtMi4xAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAB2aWV3AAAAAAATpP4AFF8uABDPFAAD&#10;7cwABBMLAANcngAAAAFYWVogAAAAAABMCVYAUAAAAFcf521lYXMAAAAAAAAAAQAAAAAAAAAAAAAA&#10;AAAAAAAAAAKPAAAAAnNpZyAAAAAAQ1JUIGN1cnYAAAAAAAAEAAAAAAUACgAPABQAGQAeACMAKAAt&#10;ADIANwA7AEAARQBKAE8AVABZAF4AYwBoAG0AcgB3AHwAgQCGAIsAkACVAJoAnwCkAKkArgCyALcA&#10;vADBAMYAywDQANUA2wDgAOUA6wDwAPYA+wEBAQcBDQETARkBHwElASsBMgE4AT4BRQFMAVIBWQFg&#10;AWcBbgF1AXwBgwGLAZIBmgGhAakBsQG5AcEByQHRAdkB4QHpAfIB+gIDAgwCFAIdAiYCLwI4AkEC&#10;SwJUAl0CZwJxAnoChAKOApgCogKsArYCwQLLAtUC4ALrAvUDAAMLAxYDIQMtAzgDQwNPA1oDZgNy&#10;A34DigOWA6IDrgO6A8cD0wPgA+wD+QQGBBMEIAQtBDsESARVBGMEcQR+BIwEmgSoBLYExATTBOEE&#10;8AT+BQ0FHAUrBToFSQVYBWcFdwWGBZYFpgW1BcUF1QXlBfYGBgYWBicGNwZIBlkGagZ7BowGnQav&#10;BsAG0QbjBvUHBwcZBysHPQdPB2EHdAeGB5kHrAe/B9IH5Qf4CAsIHwgyCEYIWghuCIIIlgiqCL4I&#10;0gjnCPsJEAklCToJTwlkCXkJjwmkCboJzwnlCfsKEQonCj0KVApqCoEKmAquCsUK3ArzCwsLIgs5&#10;C1ELaQuAC5gLsAvIC+EL+QwSDCoMQwxcDHUMjgynDMAM2QzzDQ0NJg1ADVoNdA2ODakNww3eDfgO&#10;Ew4uDkkOZA5/DpsOtg7SDu4PCQ8lD0EPXg96D5YPsw/PD+wQCRAmEEMQYRB+EJsQuRDXEPURExEx&#10;EU8RbRGMEaoRyRHoEgcSJhJFEmQShBKjEsMS4xMDEyMTQxNjE4MTpBPFE+UUBhQnFEkUahSLFK0U&#10;zhTwFRIVNBVWFXgVmxW9FeAWAxYmFkkWbBaPFrIW1hb6Fx0XQRdlF4kXrhfSF/cYGxhAGGUYihiv&#10;GNUY+hkgGUUZaxmRGbcZ3RoEGioaURp3Gp4axRrsGxQbOxtjG4obshvaHAIcKhxSHHscoxzMHPUd&#10;Hh1HHXAdmR3DHeweFh5AHmoelB6+HukfEx8+H2kflB+/H+ogFSBBIGwgmCDEIPAhHCFIIXUhoSHO&#10;IfsiJyJVIoIiryLdIwojOCNmI5QjwiPwJB8kTSR8JKsk2iUJJTglaCWXJccl9yYnJlcmhya3Jugn&#10;GCdJJ3onqyfcKA0oPyhxKKIo1CkGKTgpaymdKdAqAio1KmgqmyrPKwIrNitpK50r0SwFLDksbiyi&#10;LNctDC1BLXYtqy3hLhYuTC6CLrcu7i8kL1ovkS/HL/4wNTBsMKQw2zESMUoxgjG6MfIyKjJjMpsy&#10;1DMNM0YzfzO4M/E0KzRlNJ402DUTNU01hzXCNf02NzZyNq426TckN2A3nDfXOBQ4UDiMOMg5BTlC&#10;OX85vDn5OjY6dDqyOu87LTtrO6o76DwnPGU8pDzjPSI9YT2hPeA+ID5gPqA+4D8hP2E/oj/iQCNA&#10;ZECmQOdBKUFqQaxB7kIwQnJCtUL3QzpDfUPARANER0SKRM5FEkVVRZpF3kYiRmdGq0bwRzVHe0fA&#10;SAVIS0iRSNdJHUljSalJ8Eo3Sn1KxEsMS1NLmkviTCpMcky6TQJNSk2TTdxOJU5uTrdPAE9JT5NP&#10;3VAnUHFQu1EGUVBRm1HmUjFSfFLHUxNTX1OqU/ZUQlSPVNtVKFV1VcJWD1ZcVqlW91dEV5JX4Fgv&#10;WH1Yy1kaWWlZuFoHWlZaplr1W0VblVvlXDVchlzWXSddeF3JXhpebF69Xw9fYV+zYAVgV2CqYPxh&#10;T2GiYfViSWKcYvBjQ2OXY+tkQGSUZOllPWWSZedmPWaSZuhnPWeTZ+loP2iWaOxpQ2maafFqSGqf&#10;avdrT2una/9sV2yvbQhtYG25bhJua27Ebx5veG/RcCtwhnDgcTpxlXHwcktypnMBc11zuHQUdHB0&#10;zHUodYV14XY+dpt2+HdWd7N4EXhueMx5KnmJeed6RnqlewR7Y3vCfCF8gXzhfUF9oX4BfmJ+wn8j&#10;f4R/5YBHgKiBCoFrgc2CMIKSgvSDV4O6hB2EgITjhUeFq4YOhnKG14c7h5+IBIhpiM6JM4mZif6K&#10;ZIrKizCLlov8jGOMyo0xjZiN/45mjs6PNo+ekAaQbpDWkT+RqJIRknqS45NNk7aUIJSKlPSVX5XJ&#10;ljSWn5cKl3WX4JhMmLiZJJmQmfyaaJrVm0Kbr5wcnImc951kndKeQJ6unx2fi5/6oGmg2KFHobai&#10;JqKWowajdqPmpFakx6U4pammGqaLpv2nbqfgqFKoxKk3qamqHKqPqwKrdavprFys0K1ErbiuLa6h&#10;rxavi7AAsHWw6rFgsdayS7LCszizrrQltJy1E7WKtgG2ebbwt2i34LhZuNG5SrnCuju6tbsuu6e8&#10;IbybvRW9j74KvoS+/796v/XAcMDswWfB48JfwtvDWMPUxFHEzsVLxcjGRsbDx0HHv8g9yLzJOsm5&#10;yjjKt8s2y7bMNcy1zTXNtc42zrbPN8+40DnQutE80b7SP9LB00TTxtRJ1MvVTtXR1lXW2Ndc1+DY&#10;ZNjo2WzZ8dp22vvbgNwF3IrdEN2W3hzeot8p36/gNuC94UThzOJT4tvjY+Pr5HPk/OWE5g3mlucf&#10;56noMui86Ubp0Opb6uXrcOv77IbtEe2c7ijutO9A78zwWPDl8XLx//KM8xnzp/Q09ML1UPXe9m32&#10;+/eK+Bn4qPk4+cf6V/rn+3f8B/yY/Sn9uv5L/tz/bf///9sAQwABAQEBAQEBAQEBAQEBAQEBAQEB&#10;AQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEB/9sAQwEBAQEBAQEB&#10;AQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEB&#10;/8AAEQgBwgQYAwEiAAIRAQMRAf/EAB8AAAEFAQEBAQEBAAAAAAAAAAABAgMEBQYHCAkKC//EALUQ&#10;AAIBAwMCBAMFBQQEAAABfQECAwAEEQUSITFBBhNRYQcicRQygZGhCCNCscEVUtHwJDNicoIJChYX&#10;GBkaJSYnKCkqNDU2Nzg5OkNERUZHSElKU1RVVldYWVpjZGVmZ2hpanN0dXZ3eHl6g4SFhoeIiYqS&#10;k5SVlpeYmZqio6Slpqeoqaqys7S1tre4ubrCw8TFxsfIycrS09TV1tfY2drh4uPk5ebn6Onq8fLz&#10;9PX29/j5+v/EAB8BAAMBAQEBAQEBAQEAAAAAAAABAgMEBQYHCAkKC//EALURAAIBAgQEAwQHBQQE&#10;AAECdwABAgMRBAUhMQYSQVEHYXETIjKBCBRCkaGxwQkjM1LwFWJy0QoWJDThJfEXGBkaJicoKSo1&#10;Njc4OTpDREVGR0hJSlNUVVZXWFlaY2RlZmdoaWpzdHV2d3h5eoKDhIWGh4iJipKTlJWWl5iZmqKj&#10;pKWmp6ipqrKztLW2t7i5usLDxMXGx8jJytLT1NXW19jZ2uLj5OXm5+jp6vLz9PX29/j5+v/aAAwD&#10;AQACEQMRAD8A/v4ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAoory/4ofGD4f/AAc8PzeKPiJrw8P6DbAme8/svV9UKkWl7dgC00jT7+7LFbNyuI8ZGCyn&#10;kgHqFFfiL8UP+Di7/gj58G9Um0T4i/tX3Og6pF1tB8Bv2kdUbPsdJ+EF9x6mvjvXP+Dsn/gk7Yar&#10;e22jfGZte0uDP2PUV+GP7R2lm6x62V58Ddw/EjpnuDQB/T9RX86vgv8A4OmP+CLPiHSNPm8RftYX&#10;HhrxHem8+06CPgH+1Lqgs1hubs2qnV7H4Hiybdap5jEFSC+04wM/pn+z9/wU0/Yp/akvLSw+Bnxh&#10;uPG93e/8esTfDv4peGC+fX/hLvBuhj8SPagD73oqKOVJY45IyDHIMg46g9OnHbBqWgAooooAKKKK&#10;ACiivj747/t3fst/s02t1d/Gn4nT+Drez+0GaT/hCPH2vBfs1pqN5J/yLXhHWQSE0i82443KDnBB&#10;UA+waK/FXxJ/wcM/8EifCVnDf6/+1VdWdtNd2thFMPgN+0jdA3N191T9m+ED4H94jrjgDpW/4e/4&#10;L2/8Ep/FH2P+wv2nbm8OpDzrL/iyP7Qdr9pB/u/avhYhx07D2xigD9i6K8b+Evx2+F3xz8N6Z4s+&#10;F/iU+JdA1i2+0abfHR/EOhNdwE3gDJZ+ItN0m74+ySZJjByCSVXDH2SgAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiivLfid8Xfh98GvD58UfEXXf+Ef0GIOR&#10;e/2Xq+qlTC9nbMBaaRYX12cNeRjPl4GcgtyAAepUV+Snij/guP8A8Ew/BusTaD4j/aQudN1WDiW0&#10;Pwb+PF0RzzzZfC+8/IY4615p4a/4OI/+CQHiw6kfD37V9zqZ0fVL3SNSP/ChP2kbQ2uo6a32e7Vh&#10;e/CC0yBkAMMAqeAAcUAfttRXxN8D/wDgoV+yL+0XcaZa/B/4qTeK7rWLa0udNh/4QX4kaCbq2u/7&#10;P+ylT4k8IaMBu/ti06nPzEluMH7ZoAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAr+Df/g6X/4K7ft6/sL/ALZ/ww/Zy/Zk+M1v8PPhX43/AGTfA/xR8SaJd/DP4U+M&#10;2v8Axfr3xS+PngLV72PWfHXgLxL4hsVfw74P8PW/lafq0ERbfIEDyOW/vIr/ADB/+D1b/lKR8Av+&#10;zB/hj/60L+1DQB/O18Xv+ChX7W3xz1ga/wDEr4nQa7qZtLqwE8HgnwHof+jXV012wxo3h2xAzJct&#10;t5+VcAluXr5j0T4j+MPDfif/AITLRtYNn4j/ANKBvDZ2dzj7Xam1uj9kurN7PLJnI8s7SBgEgseA&#10;ooA/Vj9mj/gtF/wUU/ZHPhuD4IfHK18K2PhT+1Bo9lP8KPg9r4tv7VHiAXh3eJfAGsZ3HxJrBI6A&#10;uRgBcH+s3/gnr/weBaRrut6Z4D/bd8If2NBe3At7z4z3viHSrDStJQDX7r7W/g74cfBJWYFBo2kj&#10;EgG8+adxZ93+e1RQB/vCfAT9of4Q/tN/D/Tvif8ABHxvp/jvwZqw2Wet6dZ6vbWpuoMfa7ZF1fT9&#10;KuyyHAO+MA8tjbkH3Sv8Pr9iv/go7+1d+wX8RIPiL8AviJcabqsBtAdP8UWZ8Y+Htum3QvUx4b1e&#10;9GlZ3bt2U5GMHiv9Df8A4Jb/APB0b+zL+1jJ4K+En7SE9p8C/i5e6b4e0G48V+MvEPhzT9A+IHj+&#10;8uvCPh37F4c0jRrJWsj4j1rWNW1XSoy4CpEYAqYJUA/rOornfDviPRPFmiaZ4h8Oalb6toesadZ6&#10;lpepWLZtLzTdStlu7K7tWGSVe2ZSuAGGeQpG0dFQAUUUUAFFFFABRRRQAUUUUAFFFFABRXzF8UP2&#10;w/2Yfgql5N8VfjX4A8BxaaLua8l8Q6utp9mFr9u+1sxwfufZHBAPI6BsjH50/F//AIODP+CV/wAL&#10;IZjp37WXwd8eanDjztH8P+NbW3u1ObwYJu7EqWBtQp7ZdACeNwB+2dFfxc/H3/g8m/ZU8B32r+HP&#10;hv8As/8AxI+IN3bz3NvpnizQPG3ga50O5WE3lut79lvLAtscqrYwQ64+8nDfj58dP+DxT9sPxFLE&#10;fgFoGl/Dy3xcCaHxh4I8B+KC2RlcEA9AckHHXvQB/pk184/Gz9rD9n39nW3ku/jR8S9O8B2cIzJP&#10;f6V4j1IAEWhBI0XQ9WJz9qj4Az849GMf+Rj8d/8AgvR/wUn/AGjbfWrX4jfFrRoYtdNoLz/hEPCd&#10;h4UA+yXenXdsLX+yXGzD6VGo6ggtg8AH8o9W+KfxO15j/bvxJ8fayH5/4mfi3xDqWe3S91F8+neg&#10;D/W1+OP/AAcuf8Eo/hMptfDn7SHhT4ka7DkXuhWGk/FPQbi1znrdXnwuvYznGfu9u1fhx+0X/wAH&#10;pXg6xm1nwn8Dv2U9avZohdDSfibbfGTSbizcg6jaWr/8Iz4k+CBypK2OqkSOw2kRAkb8/wCew8sk&#10;0pkklMrnGZJSST9SSTx71BQB/rV/8G+X/BVf43f8FQvh98W/HvxZDWUfhf4o+NPC2hab9m8JE2um&#10;aV4b+F+v2Vq134d8H+Eg7qPGN4Czq5bYu8kRoV/pNr+Gf/gys/5N1+Pv/ZdvH/8A6rj9n6v7mKAC&#10;iiigAr47/bA/bj/Zu/YX+HL/ABK/aN+IumfDzQJDeQaQ+pWPiO8GrataaTfav/ZCf8I5oPiCRJDZ&#10;WjFWMRTjOcbQ/wA8f8FRP+CpHwF/4JlfBXUviD8S9d0648b6la6p/wAK7+Hg1Wy03XvG+r6SdBur&#10;3SdHa9BgMn2DV0umLdh67q/yWv2/v+Cin7Q3/BQn4z+I/il8aPFZvbae4ubHwzoFhZJoGk6X4Xtb&#10;zUf+EetLrRtLb+x5NZj0u9Ed3qgVhMQ7B1A2kA/o0/4KW/8AB2b+0x8UfFHivwL+w5qK/Bj4at/b&#10;HhG48S3WlfDb4nW3jjQEuvGGjXms2Vp8QPg+ureHn8S6LdeHNVjRWaTSmVkC5IDfyW/Gv4+/FX9o&#10;vxxefEb4u+Jf+Ep8X6jcXtxd6nDpGjaIHOqate6veYsvDunaRZjde3kjJlAy5VdxOWXxWigAoooo&#10;AKl82T/nqfzb/CoqKAP0t/ZJ/wCCsv7cf7FOradf/Af4tW/hW1s7i0NxaTfD/wCFvif7VaW15p13&#10;9l+2eMPBniJlDf2UgVgRzuIJyu3/AEo/+De3/gqv8V/+Cnv7Onirxh8YdLEXjPwH4+8QeBtQ10N4&#10;atxr1x4a8C/B/WrzWV0fwl4P8JWFl/amr+PdYcJtwoVYwgCKg/yL6/0d/wDgyx/5Na+OX/Zf/iv/&#10;AOq4/ZdoA/uBooqlc3NvZ2011cSCG3tYWnmlPIEFuC7EnsAASeMnp3oAu1/OJ/wVI/4OO/2QP+Ce&#10;1xqfw68HXNr8fPj5o1t5/iL4VaNqviXwJqvhQalZeHtZ8N3t7rOsfC/xL4auv+Ej0jxH9sREYhUU&#10;OWDsVT8av+Dhv/g4oj8Of8JH+x3+xp4l02+vBPaW3xC+JNg2j67pl2LS8+EPxH8NHR9xOraO+G8S&#10;aPIw2l8EnaoAT/Py1rXNY8RX82sa7qep6xqd2c3OpaxeXGpXl0fV7q6LuQOgy2Vyfm7UAftr+2r/&#10;AMHBH/BQ39syfxX4f8S/FS30X4U+I4LvT4fAn/Cvvg7dXdnpd0GtWsj4t0r4Y6JrTs1qRlt45z98&#10;sK/D+8vru/vLvULuRpbi8uJ7uebJ5uLljcOR1wS/btz6Vn0UAFWKr0UAdBoniTVvDmq2us6Ndm0v&#10;7P8A1M+BPt9fluQwwc9BjGOMCv6Yf+Cf3/B0p+3X+yfrOlaP8b9TP7RfwX0Y3f2L4Y6bofwh+FVw&#10;v2q28XX12W8ZaL8ItW8QsW8TeINI1c7sgx6Q8RYpLIj/AMv1FAH+zx/wTM/4LMfsnf8ABTXwt5nw&#10;117T/DnxV0zM/iX4SfavEmu6p4dtLrV9SstHurvxHdeDvDWkXX9rLpBulCAMAcHcc5/YCv8ABb+F&#10;Xxe+InwX8X6Z42+G3inUvDWvaRcC4gubC7u7a3uSNyBb20tZI1ugRcEBXJ2jp6n/AFCf+CCf/Bez&#10;4e/t1eCNC+Afxy1/S/Cv7Q+gW9po+jtqF1o+lr44tReaH4b8N6Vo+jaSARrF2ZGc9Ccc4JoA/qbo&#10;oooA/wAf3/g5Dnlj/wCCp/7SOJTgfFDxvwO3+madx/np+lfgj58//PWb8z/8VX71f8HI/wDylQ/a&#10;R/7Kh41/9LNPr8DaALHnz/8APWb8z/8AFUefP/z1m/M//FVXooAsefP/AM9ZvzP/AMVXqngD43/E&#10;v4XgDwR4iOjkah/aJM2l6NqoN1myIZjrGn32MfY0BHAwPU5ryOigD9j/ANmP/gu3/wAFKv2U9Tiu&#10;Phf8dbXStKnu/O1fTW+FHwW1Rry1ZbG1urRbvxD8O9Xez3WlkqqyDKsyk4Byv9nX/BLv/g6++EH7&#10;Rmq+D/g5+1l4WHwk8bzW40+9+LOs+LBrFh4u1VbO/uhd2ng7wH8INHtNHF1diz0lBG6qHbzCGJ5/&#10;zNqv2l3c6fcxXVlPcWtxAfNhuIGNvcLz1VlJ6YyMZyAc56AA/wB+miv40f8Ag01/4Ka69+0Z8FPG&#10;H7JnxV1m6vfE/wADB4T07wDqmsXlpc6r4rXxrrPx++JHiUm63f2vqx0ey0ezy15uZAW2ttYlv7Lq&#10;AP8AF2/4LYxSWP8AwUI+LUMOmXGhRm30ef7EbtrnJJvwLoMMD5sHk9McGvyY8+f/AJ6zfmf/AIqv&#10;1h/4LZ28dr/wUK+LcUVlqOnBbfST5Go3JuroZN8OW4IBxjG7HU4GefyWoA9r/Z3e4l+P3wNi2z3f&#10;m/F/4ZwG0Fy0P2oDxloQW03EnbvO2ME5xlSACK/2xv2R4hafsPfBSP7CdN8r4FaMDp0939q+yf8A&#10;FNn/AEVrvPIHHzc4z7V/iZ/s7xmb9oD4GxCGefzPjB8NVMMH/HxOT4y0MlE6/M3VfQknI6j/AGyP&#10;2R41h/Yd+CcRs7myMXwK0cfZNRIubm2/4pxztuz3PBJ9QR15oA/yEf8AgsnPOf8Agpt+2BmWf/kp&#10;Nn1JH/MneEvQ+w/8dHc1+ZHnz/8APWb8z/8AFV+mP/BZP/lJt+2D/wBlJs//AFDvCVfmNQBY8+f/&#10;AJ6zfmf/AIqjz5/+es35n/4qq9FAFjz5/wDnrN+Z/wDiqPPn/wCes35n/wCKqvRQBY8+f/nrN+Z/&#10;+Ko8+f8A56zfmf8A4qq9FAH+nV/wZ4wKP2LPFV2dNnhkvILEf2vNeG4XVfs3xh+P67RaHP2Q2ZIT&#10;r85OdzEhj+fv/B6bJJH/AMM0+XLj/ivfERwB0P8AwgOgcZ9M9f5V9+/8GeFusf7FniqUadqELTWt&#10;hm9nuP8ARLvHxe+P4As1ATDL0Y9NwLBj98/n7/wepdP2aP8AsffEf/qAaDQB/BJ58/8Az1m/M/8A&#10;xVHnz/8APWb8z/8AFVXooAsefP8A89ZvzP8A8VR58/8Az1m/M/8AxVV6KAPR/A/xS8c/Dqa7uPCO&#10;uHTJ7027XTtaWWoB1tvtYQEX1ndqApu5TuXJ+YZLAAL+gv7Pf/BZr/gov+y1qn9s/BD48af4P1DK&#10;jzrn4TfB7xMR5A1Erx4l8Aaz21e85HGCOmOfyzooA/vk/YC/4PDdbbVvC/w9/bg8BXWuprOpW+na&#10;58bx4j8J+GNK8OW11cgNrFz4F8A/BJGu0slCl1jdAepIJ3V/dR8BPj18Mf2lfhl4d+LHwi8S23iv&#10;wb4j06xu7PVbK01W0tvP1DSdO1j7KF1fTtLuy6WmrWUhPlRqfMTBDKdv+DnX9I//AAbsf8FV/GX7&#10;Ev7ZXw4+GHjPUda1/wCEvx98T+CfgrNBc6paC08DXfxH+KPwxsbvxldtq5bZpek6No8gdLQowVhs&#10;3KzCMA/1sa/y5/8Ag7/keL9vf4WeXKePht4s6Y4P/CyfEAz9Of8A9Vf6e/h3XNK8VaBofinRryDU&#10;NH8RaPpmu6Rew8W91peqWaXtldocn5JbO7RxkjgjIB4H+YL/AMHgf/J/Hwt/7Jt4t/8AVla9QB/J&#10;V58//PWb8z/8VR58/wDz1m/M/wDxVV6KAP76v+DSj/gqo9hIv/BPb4oawIdOa5U/BKCf7KTqvinx&#10;h4k8feMvF4Y6T4NF6Wxtct4h8RlMsDGy8Bf9A6v8GX4H/GTxt+z98UvCPxf+HWpHSfF/gnUm1fRL&#10;3jCXf2S8swWt84YFLt1UdFPzDGTj/ZQ/4JHft+eC/wDgoN+yF4D+K/h68t117TLceDfEumm7tLq7&#10;/tbwfpOgWOr6qwtBwt3e3wxk8McDHQgH6lUUUUAfD/8AwUY/5NA+MP8A2LOq/wDpo1Kv8O/z5/8A&#10;nrN+Z/8Aiq/3EP8Agox/yaB8Yf8AsWdV/wDTRqVf4c9AFjz5/wDnrN+Z/wDiq/X7/ggZPOf+Cx//&#10;AAT3BlnIPx+0kEdeDo2v5GCcEeo7HI6DFfjzX6//APBAn/lMh/wT3/7L7o//AKZdeoA/2eaKKKAC&#10;vgX9u7/goz+zL/wT0+Hw8b/tB+PNO8M3F3bC48P6Pe2viMnXy17HpWxL3RvDviMWii9uVXEke84w&#10;PlPzfMP/AAV5/wCCuvwU/wCCYvwX1K+1/WNP1r41eJdHaDwD8PbbVbK019v7Wt/EGk6f4wWy1bFr&#10;e6Po3iPRxHegkFsYIOfm/wAmL9sf9tL43/tufGPxj8Y/jL4qutY1bxXrl1q8umWyjS9CszdfYgVs&#10;9Gsz/ZNpk2inIU85HUAEA/oq/wCCh3/B2P8Atf8Ax81nUvDX7Jhf9nX4bXAVb7TL+0+F3xcOrqn/&#10;AAiN9aOuqeMPg/ZanYm01fSdaYsNjONWAZisabP5XviP8VvHPxb8SXfi34ga62s6/ei2W6uxZWWm&#10;BzbWllYoxtNJsLK0B+y2aLgRjgEjDD5vM6KAJPNf1/U/41HRRQBYiuJ4pYpY5CJISPKP936cDg+/&#10;NfrB+xn/AMFpf29v2G7rSIvgr8WoNI8Nabbf2bPoNx8PvhXrjXelm00+y+y/2v4t8A+Jb5CLSzAB&#10;3ZBAIYEjH5L0UAf6e/8AwSv/AODqn9n79p5dI+Fn7W+nW3wH+I1lCbBviDq/iK98VWnxFu1ste1c&#10;6pYeEvAXwj0XT/DaWi2el6RsJZDLIsxIwd39gNf4Ctrd3FjOLm1muLS4hP7ua3uGtrlf+BLls4xn&#10;bj8cV/XT/wAEGP8Ag4q8d/shav4V/Zn/AGrvEbeI/wBnkNfQeGvF+s3OlWep+CLZbX4vePNZbxb4&#10;w1cXesayPEfjPxH4dstIBA8sKULncC4B/qA0VzvhrxJo/i3Q9O8RaDe22paXqVuLizvbc5tmGOoJ&#10;OR8xx68cetdFQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAV/mD/8Hq3/AClI&#10;+AX/AGYP8Mf/AFoX9qGv9Piv8wf/AIPVv+UpHwC/7MH+GP8A60L+1DQB/H/RRRQAUUUUAFaum6hf&#10;6JqFpqml3lzpmp6fcW1/p+o2NzcWmo2d1Cwuba6s7u1bfbXKkKUdWDRuAw2su4ZVFAH7w/8ABNr/&#10;AIL+ftvf8E+NSi0iz8a3XxZ+Hmoa0lz4g0v4r3XjH4n63a6TdDwlZ32leDhrPxB0fSdFH9k+GUTS&#10;xxGkrMAwj2gf26fsP/8AB1l+wZ+0qln4d+Ksmt/s++J7YWltqmv/ABg8Q/CH4eeDbu6NoDdXmkve&#10;/FG9vBZBs4D8q3A2kMD/AJVVFAH+638Mv2zf2RPjT5J+EP7TfwJ+Jvnj9x/wg3xY8GeKPPPzY2HR&#10;9cvM/wDHs3Udjn7zZ+na/wAH34fftO/tKfCXyj8Kv2hPjn8MRAcQ/wDCv/ix498GtABuOUPhvX9K&#10;C5M7YI2/eK/dbFfoD8Of+C5f/BT/AOHkGj24/bA/aG8dHSTeEy/EH9oP9oPxLcap9rF+wXVmPxSs&#10;xeC1+2sEBxtAAy2SQAf7QNFf5Blx/wAHKv8AwU/uZNT/AOLnmD+0re1tj9n+IH7Qo+yNa5/0u0x8&#10;b+HIyTyR7nHEN3/wco/8FQLuPUYv+Fq3VoL3RDo+LX4hftB2xs2GM6va/wDF8crq5yfm5HoDg4AP&#10;9ei9vLPTbO6v76eC0sLK3ubu8upyIba1toFNxd3NwzlQqqFaRyewLE8sa+aPiB+21+xx8Kopbr4m&#10;/tTfAD4exQ586Xxj8W/AnhgA8/8AQZ12zOSLVh0IIAFf49nxH/4LHf8ABTb4lNdJfftvftWeGLO8&#10;e6+16X4P/aZ/aC0zSbq2umvTc2d5ZSfE+/SWzc3jgxspU45yCRXxn42/aU/aN+JUUifEb4+fGr4g&#10;xScyx+OPir468VK2Mj5l1vX70MP37cEYyWyOooA/1o/jp/wca/8ABMH4K3Gow6Z8efAPxmWyA2zf&#10;CD4s/BbxTbXYx/y6OfiHZlweeoP+H41/Hf8A4PPv2ZbNv7L+BnwH+O39qWePter+L/D3wv1TQ70M&#10;bG63WJ0X4wEkC1+2IWycSsu35vu/5v8ARQB/YF8d/wDg8O/b58Vj+y/gx4V+DnhvQbsf6ZJ4u+Ge&#10;tJr4wtmV+xXvh74ulF/0wXZPGWRlHY7Pxs+On/Bbb/goh8fbe9tfEfxy8S+Dv7RHkzTfDDxZ8SPB&#10;tzbDI/482s/iBdYGOhwckYznFfkhRQB7R4k/aI/aA8aRyx+Mfjn8YfFcU3+uHif4l+Mte+0AEfeG&#10;r67dhj7gt75ryGe5nupTNczzTSyf62adjMxJI5y2ScfXIPA96tFABRRRQAUUUUAFFFFAH+jB/wAG&#10;Vn/Juvx9/wCy7eP/AP1XH7P1f3MV/DP/AMGVn/Juvx9/7Lt4/wD/AFXH7P1f3MUAFeP/ABv+Nvw1&#10;/Z0+GHif4x/GDxVongT4deDYNLn8R+KvE+raVoOh6SNZ1jT/AA/p7X+s6ve2elWS3Wr6tZWnmSSq&#10;nmSgZZpIlb2Cv4bP+Dwj/gobrXw/+Fvw5/Yg+Gms6VPafGBPiDY/HzTTq10dV0lfBmr/ALOHxV+G&#10;/wBlstG8XWxt/tbX96SPF3huQGMFvDmAJZWAP40v+Cov/BR34w/8FIf2lPFHxe+JOq/8SiK5stO8&#10;MeF9Le8tPCujjQ9GsPDX27SfDz+IfEWkWcmr2mkwy3c1lKP7VHzyFixI/MeiigAr074X/CL4l/G3&#10;xZY+BfhL4E8XfEjxjqLAWvhvwR4e1fxPrrwG7s7M3aaPo1neXrR/aLtAzKuFLgNtynmep/sifss/&#10;Fn9sn49fDj4CfCDwprPiTxF448W+E9G1G70jRvEeqab4Q0LxP4u0Hwfc+OfGNz4d0LxHJ4d8GeHL&#10;3xFZHW/EbaTNBpCSq0iM+xT/AKvv/BKP/ghr+yp/wTz+FXgfUdV+HnhL4kftF3vhXw/c/EL4g+Nf&#10;Cnw58a3fh3xjd+GvCVt4x0X4beMX+F/hHxja+BT4m8MnVtGj1Z3mAKuzbn4AP4f/ANjX/g0//wCC&#10;gf7S2hw+MvHd74K/Z70uI2pn8J/HDQfjB4E8ZXguLRbrNnZH4YXnEecMxPyjHQ4B/cf4ff8ABmT8&#10;E7a3s1+KHxV1vUbsf8hL/hDviFqdpbHi7ybP+1vhBvPVMBgMEE4+YF/7jooo4ohHHEI4wDiMAAD8&#10;ASP1qWgD+ED4kf8ABmJ4IuZPF5+FPxcg02OaDS/+EIHjj4g+ILs2twv2L+138SHSPhDhlfF39iFl&#10;ubEkYkVQDs/Hj9qT/g0n/wCChPwH0XWfFHgrXvhx8crGwtxc2fhT4Q6X8YPGXjG7bn/Q7WyHwvsw&#10;7Z5DFuuT82a/1RqKAP8ABy+NP7Pnxq/Z68UXfg743fCz4gfCvxLaMf8AiTfEDwh4j8HapdW63V7a&#10;C7Ww8RWFldBXktHAGzAUdDzX+gp/wZZW0o/ZU+Od0Yv3X/DQ/wAVoPOOCPtH/Ctv2XWH1+Xj8fav&#10;6cv2tf8AgmN+xN+2f4Y8SaH8Zv2ffhNe+J/Eui6npA+Kdj8JvhHffFnRlu7PULJbzw94z8XeAPEt&#10;7YXmk/2nJdaTL8wjlYSMjgEP86f8Eov+CUfhr/glnpfxl8B/DjxTrniL4dfEL4tfEH4j6FB4n8Q6&#10;Pq2q6Sviyy+HujaVZ/YfDvgDwNpFsLPSPAVlG/lBwDJiMKAu0A/ZKv5lP+DjT/gr4n/BP39nuX4a&#10;fBjW/Dc37SPxNt7a58Ow6vd2Wo6dpXh3SPEug6X4zF3pNj4s0DxImsNo2rt9ha0R1QkPIMByP6M/&#10;iH4vtPAHgTxn441KW1hsfBvhTxB4pvGuMC3+y6BpF9q7g5urfAK2TKcMrN90MPvr/jQ/8FlP22vE&#10;f7cH7c3xm+It1r1xrPgHT/GGqQ/DSz/tPVb3TdI0DULLQjd2Wj2d94h8R6VpKG7tCzposiRMVXzN&#10;7ImwA/LfVtY1XXdQn1XXNS1HVtUuyWutR1a9utS1K4OPI/0m8vHeSQhcqGcllACk5wBi0UUAFfqR&#10;+yJ/wR+/b3/bOuvD1z8MP2evixp3gPxJqek6VF8WvEHwp+KM3wztf7QvNBU3dx4n0TwdrFoI7PT9&#10;aj1mXBOdJG4MpbJ/dj/g3Y/4N+4/2tdf0P8Aa0/a28Oa1pvwb8Ia2NR8EfDnW9Hs7e2+IXiHwx4j&#10;+x6vonxH8CfEv4ReJPDviXwBq+lMQo0bW42k3AyMDgJ/pFfDD4TfDX4K+ENM8BfCbwF4Q+HPhHSL&#10;a3S08NeBvCnh/wAH6Cs1vaWdmLpdI8OafpWkrdvb2cQkdI13bFyCkaBAD/O0+F//AAZd/tf3+l2u&#10;p/EX9oT9m2L+0tOs76LTdH1/4uabqelNdWllc/YdWtb74PbUvbR2ZLxAwIkxn5gGHA/Gr/gzU/bk&#10;8E6XqfifwH8bP2efFmn2QUxeFdIu/jFrvi+8zkj7Fa2fwfCuRj5sMduRk8gV/pr0UAf4b37U3/BP&#10;r9rv9jTU7u0+PfwH+LPgLRoZzBZ+MPFHw18deFvCusAHTrcnStX8TeH9ISYG61RLQIQpkfAVWO0V&#10;8UV/uwftF/sj/s6/tW+ELzwb8evg38L/AIn2E1qLa0n8dfDzwL4zutK23dne7tHPjDw/4hjsS13Z&#10;oTsj4O5TuypX/KS/4Lh/8EVviJ/wSp+MGnX2gz3PjP8AZs+Jjas/wr8Sm8vPFHjHRE8G+Gvhl/wm&#10;i/FS+0v4Y+AfB2hSXnjrx6bLwgujhkn0ZY0KrIn78A/AyvbPgH8dviB+zj8W/Avxj+Ges3Oi+LPA&#10;PiXSPFGlNb3d/bWt3d6HeLeWtpqq6Vf6W93aFlJcGUHJBHGQPE6KAP8AZz/4Iw/8FHvBv/BRf9j7&#10;wT48t9a00/EXwfbaR8P/AB1oa6ppJ1q48Q+FvAPw1u/FXiMaNZeIPEF9DpL6/wCLxFHNqsgbzH2s&#10;oXG/9ha/ybP+DYz/AIKE61+yL+3h4V+FniLxBdz/AA4/aJbw58GLHw3qWqX0vhfR/HvxX+NXwP0S&#10;Pxemk3XjDw54asNWTR9EaA6/9h1fVREvlBJImeNf9YaC4gvLaK5tZ4JbWcedFLAVuILi3YdQy8HI&#10;IyVJwRjnlQAf5A3/AAcj/wDKVD9pH/sqHjX/ANLNPr8Da/fL/g5H/wCUqH7SP/ZUPGv/AKWafX4G&#10;0AFf1u/Br/gz4/bz+Nnw78NfEvw5+0f+yHpuj+JrX7daWes618Yf7RtlPRLsWXwfu7U8jkBzn+6A&#10;a/kir/co/wCCf/8Ayaj8J/8AsA2X/pHYUAf59HiT/gy8/wCChugaVe6rF+0X+yVrklpb3M403R77&#10;42XOp3nkHAS1tP8AhTw3lyVAGQeRjO4Y/FL9u7/gjP8Atxf8E/Ug1j4wfCzxZr/gSYWyzfFPwf4A&#10;+I//AArez1O5/wCEwujot34k8S+DfDtmNXXRvCF74iNoeF0p1ZmGM1/tKV8K/wDBSL4T+A/jF+wl&#10;+1p4Z8d+DvCHjC2tf2bvjvq/hs+NvD+j+ILbwr4vtPhD47sdF8Y6Q2tadqqaL4i0U3szWPiGyjOr&#10;6UHZ4WRnkDAH+HjRXoPxM8NQ+DfiH418JxT293D4b8SatosdxasZ7W5/s28e0U2zBLcldq56A4HT&#10;ufPqAP6LP+DXH4u6r4A/4LGfsveEn1600LwN49b41nxpJqF2bOzuv+EW/ZZ/aAvvDhvHN5b2YMes&#10;XalftaOSWXDA/MP9cyv8eX/g2v8Ah3bfEr/gs7+x94d1SLWI9CvP+GhF1XUdH2hrP7L+yv8AG+9t&#10;S13c2V7aIbu8s1jUSKQwZtgBUV/sLp0P1/oKAP8AFz/4LZpHF/wUJ+LQjg1qAfZ9KPleIBm8HN91&#10;77fQf3s981+S1frV/wAFtRH/AMPCvi4YptcmH2bSMnxBn+0h/wAhDv8A8+w/gH+9nrx+StAHsv7P&#10;A/4yA+BvFxL/AMXh+Gv7uy/4+mx4x0Q4tuv704wnH3gOR1H+2V+yP+6/Yd+Cn7nU4SPgTo/7nWP+&#10;Qnn/AIRs4F4f73qfQr7Z/wATX9nf/k4D4Gf8fP8AyWH4bf8AHj/x9f8AI46J/wAe3/Tb+5/tV/tl&#10;fsjf8mOfBT/kJ/8AJCNI/wCQx/yE/wDkXD/x9/7X97220Af5BP8AwWT/AOUm37YP/ZSbP/1DvCVf&#10;mNX6c/8ABZP/AJSbftg/9lJs/wD1DvCVfmNQB3fw+8AeJPid410HwD4R0241PxF4kujYaTp1ta3d&#10;1c3V19ne5Cra2a3V0xZUJBRCMZIAAYD93tO/4NoP+ClOq6fFqdp4Bup7S68O6V4hs5f+FffGg/ao&#10;NTtDeLZ22Ph1hrtVOGRgAxORsBwfy1/4J8+X/wANm/AEynU4x/wm5wdC/wCQoD/YutZNjyfmGMHB&#10;+6MdOa/25/hV/wAkv+HH/Hx/yIfhL/j5/wCPj/kXrD/j6/6aev8AtUAf5OH/ABDHf8FM98oHw+uM&#10;R6KNYB/4V98ahubn/iTD/i13/IX4+4Mjg0qf8Gx//BTN3gH/AAr24QTaINYYn4ffGsfZ2J/5A7H/&#10;AIVd/wAhcf3Omck5PNf66FFAH+RbB/wbH/8ABTKV7MH4fzwi7066vz9o+H3xrH2RoCALK7/4teNt&#10;4xYYUcE4A6gU61/4NkP+CmdzJoxb4fT2/wDakF1NL9o+H3xsH9lNbH5E1Xd8LwFN2c7QvPOMEcV/&#10;roUUAfzd/wDBt3+wn8b/ANhb9lzWfBHx00TWdB8VapBaB9M1LSfEuh21s1v8R/i/rBFpZeJdB0e9&#10;3tpHibRHbOchsgAMCPwu/wCD1Lp+zR/2PviP/wBQDQa/0Fa/z6v+D1Lp+zR/2PviP/1ANBoA/gco&#10;oooA/eb/AIJU/wDBAT9p7/grf8IPiN8ZPgZ8XfgV8PND+GXxGHwz1nTPivfePrXUr3V28OaH4m+1&#10;6U3g7wF4utG037Jrka7nkiZXV12snz1+osn/AAZRf8FCoY5JR+1D+xlKYufL/tj428+xP/CnePpz&#10;39K/Yj/gyW/5MR/a0/7Ozj/9VB8Pq/tFoA/yFP2t/wDg22/4KN/sm+CpfGsngi4+OVhAq/a7L4He&#10;APi/4r1O0Fzq3h/SEN2l78P9IAEkviF23A4I0qbCt2/n7ube5tZZLa4imhmiOJYZcgqe2Rx/X1Br&#10;/fX1bS9J12xm0zWtO0/V9Outvm6dqNrbahZ3QiInAa0ulaOQ5AKh1YKQGwBgn/Hp/wCDh39l7wT+&#10;yb/wVH+O/wAL/hloWjeGvhxY6Z8KLjwzo+jaTo+h21rPq3wW+H3iTWVFj4c0Dw5oqA6trUkg+yWY&#10;+ZwGAJIoA/DWtXTdQv8ARNQtNU0u8udM1PT7i2v9P1Gxubi01GzuoWFzbXVnd2rb7a5UhSjqwaNw&#10;GG1l3DKooA/2e/8Aghn+0BH8f/8AgmT+ylfyajLqeo/DL4FfAj4T69qdxdfa9SvPEPhj9n/4XX2r&#10;Xur3BvLwteTS61vc3exi21mBY5H8MP8AweB/8n8fC3/sm3i3/wBWVr1f1L/8Gl95eXn/AATF1n7V&#10;fXF2LX43W9vAJrn7QLS2t/2fP2f8WiDPyADdhQMAMBxgA/y0f8Hgf/J/Hwt/7Jt4t/8AVla9QB/J&#10;FRRRQAV/ST/wbif8FQvEP7DX7Y3g34V+J/Eq2fwY+P3iLwn8MfED+ItQC+D/AARb674w0u71jxcz&#10;ax4s0XRvDjfZrUCXX1jkZV3+bGyK5P8ANtWpp2oahot/a6ppd7c6dqVlcLPZajYXNxbXdpc25yLm&#10;0u7dlZWzn50YsATjAOSAf74fh7XdH8V6JpHijw9qVtrGheItJ0zXND1ixuLe407VNK1S1W90y9s7&#10;q24urS8trpJYXO5HRldAQwZuhr+VH/g2P/4KwJ+2p+zta/s1/EvV7ef44fA3wy1vpUCXRea9+Dfw&#10;38N/BPwHpOtXp8QePvE3iV9VvvEniR1Zl0jSvDhxtgHmPh/6rqAPh/8A4KMf8mgfGH/sWdV/9NGp&#10;V/hz1/uMf8FGP+TQPjD/ANizqv8A6aNSr/DnoAK/X/8A4IE/8pkP+Ce//ZfdH/8ATLr1fkBX6/8A&#10;/BAn/lMh/wAE9/8Asvuj/wDpl16gD/Z5r5Y/bG/ae+H37H37O3xU+PXxC1/QtGs/A/gnxvrmhWWr&#10;ato2lXPizxR4Y8C+IvGGj+EtEXWdQ0uy1TxJrY8OzR6Tpf2qOSfDlCAhI+p6/wA+7/g8R/4KCasm&#10;s/Df9g7wL4la20Y6Z4I+PHijVPDGr3dtd3F19r/aN+D2s+DtYvtI8Xi1ksdqE6x4c1DwnvLkGSbY&#10;oFAH8k3/AAUq/by+IX/BQH9qL4kfGrxXq2tN4Y1Txb4ruPh74d1G8vgPDfgzVvE2peItI0cWJ1/x&#10;BpFpJY/2q4/4lEgjPcHgj88aKKACvoT4Dfst/tD/ALT3iQeE/wBn34N/E74w64Ht1urD4b+CPEfj&#10;S7s/tAvmtHvbPw3p2qSpG40y8KEr8xjcZJVhX1J/wTL/AOCcfxd/4KVftDaP8F/hnp93a6OV1X/h&#10;LfGE661aeH/Czf8ACDeO/FejDWfEul+EvF9lof8AbUng6fS7EapYMNUnZY4/vEw/62X7Bn/BLv8A&#10;ZE/4J5/DrQPBPwN+GPhq713RxfTXXxf8UeB/hgfjL4iN1rGu6xCPEvjzwd8PvB17q/8AYo8Q32ka&#10;CXRRDpBWJSwDOwB/n9fAH/g0F/4KFfFyx03xB4r+IPwV+FumOLa51Hw/8Rrb41eFvFP2UnDWaWbf&#10;CG5VbwDg7nwMEk7sAfTvj3/gy2/ayi8PRSfD/wDaK/ZwOu2ha4vI/EHiH4p3VveW1vZ3hNrZW9l8&#10;Hyftr3aqF3blGX4DE5/0hqKAP8br9tj/AIIJf8FDP2JEvtS8S/CXxX8XfCenW11d6l46+EHw2+K+&#10;veDdKtbI6897c32sat4A0i2s1t7Dw8dXYgqf7JlRy6jGfxcu7O8065msb62ntbqznME9pcAwXNtc&#10;d1dWUFSCueQOxGBhj/vceLfBvg/x7ol54W8b+FvDvjDw3qNvcW+peG/FGhaVr2iX1tPb/Z7i1vtK&#10;1WzvLS6ja2uijoyESKWjbKFkP8Of/Bwl/wAG6vw2HgTxj+15+xf4Jv8AQvGdtrP9oeJvhH4F8PeG&#10;tE8B2ukalqGva14kvtD8C/C74Of2ytpo+kKi2zXXiM7N5Rtwba4B/nh0VoXtnd6fcS2l9az2l1Cf&#10;39tcWzW08BBGMqwDDtywHuO9Z9AH+gn/AMGp/wDwWE1TxBNZ/sDfH3xpqXiLWp7gQfBrXPFPiEal&#10;4q8QeIPFHiTx94y1uwu9Y8WeMLrWfEMek6Yo+x6fpGjEaTDtVlZWBP8AfLX+Dx+zx8d/Hf7NPxm8&#10;CfG34Z6zqGg+OPh7rTaxoGqafqmsaVcW119lvLQEXnh7UdH1hOLpjmz1WFsZBLqdtf7YX7Cv7S3g&#10;v9rL9l74VfF/wTr48R2uo+FPD2keIdSF7Z6lv8Z6Z4c0N/E6teWOu+IMlNVvH2re6g+rNkvMN2HY&#10;A+xaKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK/wAwf/g9W/5SkfAL/swf4Y/+&#10;tC/tQ1/p8V/Gr/wcC/8ABCT9p7/gqP8At3/CD44/CW3tYfhv4U/Zo+H/AMHvEesN4g8D2d1Za5oX&#10;xd+MPjHVDHo/iPxDomq3yponj+wKyR7oxMhTcSrpQB/mY0V/oDfCP/gyp0K/+xX/AMWv2tPG3huY&#10;W32m80fTvhl4P162Nz/z6G7tPiAOB6jqOMnGK/Y/4E/8Gsn/AATX+FmlaNY/ELwHonxxvdNtfs91&#10;qninwtq2hXOq3J/5erz+xvGRGQSemVxzntQB/lRaH8PPiB4ozJ4X8CeLvEkfc6B4V1nVR+BstPuw&#10;O3c19I/Cv9gn9rr4xXc1h4S+A3xRi8k2wN5r3w/8Y6VphW7+3FPs17daAUI/0MjCkNnqeBX+xn8H&#10;v+CYH7AnwChmtvg5+zJ4A8BQTAebDozeIijeQb8Dm9128OV/ta7AAbB81uuFK/cWh6LpXh7T4NI0&#10;Wzt9O0y3L+RaW4wqtMTO+OcjJLYyTkDrgCgD/J0+Bf8Awav/APBUj4zw6Rr8XhX4TaD4Xu7sHUZN&#10;Y+JY0TXLW1wxY21he+HW3tyMDaevsK/X/wCB/wDwZh6vrH9mf8NBfGnxX4P339smpj4f+IfA2vfZ&#10;9Nc2JumtRfeEsGRS2q+WBhDsi3I+WL/6E1FAH8e3gf8A4M2/2EvCWmXWnaj8evjd4wlm1E3qaj4l&#10;8PfC66uLNDbWkH2FQvh0KsZZWkwONzE4BKl+1/4hAP2AP+imfFD/AMJb4b//ADO1/WpRQB/GB8Rv&#10;+DL39jPxEZtQ8L/tK/H7Qb4DMGkWGk/Cu00o+oOPCIYAcHnH5V+R/wC0B/wZw/tZ6L9u/wCGbvF/&#10;hjxqIjajTf8AhZPxC8PaCbkn+zxd/av7I8JZG3Oq7O+Y4gdwLB/9K+igD/Ew/ap/4JO/twfsfapL&#10;pPxV+D+t6kYmBm1PwBpXiLxhpCk2thd5GrWfh5I1G28TJO0Agk8Emvzmu9Ov9LuZbXUrO5066hx5&#10;trqFq1tcrkkDNrdKj54P8PTpX+994r8IeGvG+hXvhzxXpFtruhalb/ZrzTbvebW6tzzgrbFXI5BU&#10;Aj0HHX+b/wD4KDf8Gxn7Dn7Wml65rvwi8N6Z+zr8RZ4L2/8A7e8G+H7zX7nX9Va0vzGL0eI/GNpZ&#10;2hfVbwXjMOOPTAAB/k40V+4f/BRf/gg9+2n/AME+r3Vtf8V+EB4l+EkN1erovja28Q+D7vUtTtEf&#10;xje2lzeeGvDviHWL6xe58PeEJNWdXywJZWAYED8Rp7ae1lMNzBNDLH/rYZ1MLAgjjDYIz9Mk8j2A&#10;KtFFFABRRRQAUUUUAFFFFABRRRQAUVt2fh/W9QP+haPrN572ulXVz/6LVh+vvX2X8A/+CdP7XP7S&#10;+qQaN8JfhVdavf3dva3EI1jVtG8MAi6u9Os1UnxFqFgc79Xs9xAHByORggH9vX/BlZ/ybr8ff+y7&#10;eP8A/wBVx+z9X9zFfyqf8Gw//BNv9rT/AIJ8fAf4k6T+1F4D0bwTqHxA+I2vfEDwrFo3jfwh4xF5&#10;4a8UeBPhBYaRdXMnhrUNVS0Yy+F9aUxiTemVEgUOM/1V0AU7y5FtZ3V0RxbW13P0z/x7IzH89tf4&#10;0/8AwXh/ajvP2s/+CmP7QnxKjuAfC97P8Mf+Eb0yG5uzp2mNa/Af4Q6HrBszd314FN5eeHCWAKqW&#10;2kAkKF/2JfiT4k0rwl4E8U69q8/2PT7TRb3z5vsz3GGuLZrWA7LYkkF2VSegBAyo2g/4N3ivxNqv&#10;jHXtQ8R63MbrVNSNr9qnm5ZntrOO0z1wPltlx/LJNAHL0UV7b+zn8O4fi38d/hN8M7r/AFPjrx54&#10;e8MTfTVr5bT19WGRQB/ot/8ABpb/AME09C+CPwB179tD4gaG1p8ZPiVdeIvA/hk3Oj2nzfBnxP4e&#10;/Z++KvhzVrPV7zT7TV97+ItIY7Ax0o4YrvILV/ZhXzV+xv4MtPh1+yT+y94GtIRDF4P/AGd/gl4X&#10;AH/UA+G/hzSBnPva8445Br6VoAKKKKACiiigAooooA/D3/g4O/aa1P8AZV/4Ju/ErxzoupNpt/4r&#10;1uz+F+YLq7tbg2vjzw14vsbwq1pf2bHhATlj1zk8V/joSySSyGWWQyyS4zISSc9D2Hb2GPSv9Jv/&#10;AIPKfi59g/ZU8CfBYRc+IvF3w88c+b2H9lav8QNIA/r+Ppiv812gAr7a/wCCev7JV7+3H+1/8E/2&#10;Yra61fTbf4r+I9T0S51zSFQ3Ojix8M694j8w3F3Y3lmHYaLjEsRV1d2X5gGHxLX9kv8AwZw/ACx+&#10;Kn7W3x3+K1zCJbn4A6b8KNespSf+PaTxjH8XdHYj/S0+99iBK7XYHJIOcsAf6NXwB+D/AIY+BHwj&#10;8DfDDwnptppml+FfDej6bNDY21tbJd6jZ6TYWd3f7LQKge6a0zxyV2gsQFNe00UUAFFFFABX5y/8&#10;FPf2BPh9/wAFEv2VvHvwF8WaRpT+Itct9Gg8HeMbqy0i617wZ9m8e+A/Fmvnw3e6vZXcdjJrNn4O&#10;isrx9rF1VI+gjEf6NUUAf4GvjbwvqPgrxXr3hfU7e4tbvRtTvNPaKdDA3+jXLKMg8EcE5yADg8cC&#10;uRr9v/8Ag4d+A+hfs3f8FUfjn8L/AA1plvpGk6f4c+E+sxWdrk2wuPE3w28O61dMM3t4RlrzBIky&#10;cYKjAJ/ECgD0/wCDfxA1D4S/F/4W/FLSp57PVfhv8RvBHxA0+7tty3Nrd+D/ABJpviO1ubbyCCHR&#10;rBWAUEZGR2x/tr/8E6finN8bf2Df2O/izf6j/aWq/EH9mb4I+MdYumuvtN2dU8TfDfw7rF2Lxhki&#10;6V7z59wLZyAAMZ/w2a/1tf8Ag15+Jl38Rf8Agmj4WtbrXLrWR8PbzwR8P7OCe1EC6Na6B8FPhgw0&#10;m1bI3Kn2sHd36j1AB/B1/wAHIbqf+CqH7S2OcfFHxsO3/P5p+f8A9VfgfX72f8HINvBD/wAFT/2l&#10;pIYjFLcfFHxtNP0GW+12AB47jk/jX4J0AFf7XX7CP7TX7OGmfsufCyw1P9oP4J6ZfRaDZrNZ6h8W&#10;PAdnd25+x2Xym2uvEG5QPpgE/KCSRX+KLRQB/u6T/tX/ALLsMcksn7SHwIAh5I/4XD8Oc9ug/wCE&#10;i9RjB98Djj+cT/guP/wX7/Zn+BP7NXxe+AnwW17Tvid8YPi74K8cfCi7m05jqXhfQPC/xG8BfFHw&#10;fd+JdK8S+GvECg+ItE8R6TpgskYmIby5AYAp/ljUUAa2rarea7qeoaxqMxnvtRurm/u55j8089y5&#10;dzgdTkkqfqc9BWTRX9K3/BD3/ghB45/4KL+M9J+JvxJ1zT/BP7PGkMJ9Q1zT9V8I69rt3e3uk6hd&#10;+GbI+Dp/FmkeJFj1e/0o2jOsW2KMu5VY1bAB+xf/AAZ7/wDBP/xDb+KPiB+2t8RvCh0y10f/AIRK&#10;f4Jave2hW7vbbXdA/aA+HPjo2X2uwV9gLIjf2W7ZXCyvtYKP9BevIfgl8Fvhv+zx8MvC/wAHfhF4&#10;X07wT8OPBcGqW/hnwxpP2kaZo9rqmr6h4ivI7IXl3dvsbV9XvZsyO7bpGGVjVVHr1AH+Lh/wWxlS&#10;X/goX8WpIrvU7zNtpOZtWUW93nN/gEZBAHUcDJJGSDx+S1frX/wW1uI7r/goV8W54tUuNXU2+kA3&#10;lxbfZWBzfn7NsByQo4zx1IHfH5KUAey/s7nHx++Bp8yeL/i8Hw0Hm2+ftK58ZaIubfkfvBnKf8B4&#10;PCn/AGyf2R5PN/Yd+CkvnXV5/wAWJ0f97qHFzdf8U22TdDH3j0PXgD6V/ibfs8SGL9oD4HSiY2vl&#10;/GH4aMZ4s5t8eMtE/eDnPygEnJ5wevIP+2R+yNJ537D3wUl+2XGpeb8CdHxd3Fsba6uh/wAI2SCU&#10;4C55wedwHB6gAH+QX/wWT/5Sbftg/wDZSbP/ANQ7wlX5jV+nP/BZP/lJt+2D/wBlJs//AFDvCVfm&#10;NQB9bfsOeKNI8G/tZ/BDxP4j1e50LRtG8Wi61PV7XBuLO1/snUBvH2k7MchRwR83HVSP9gX4Z/8A&#10;BTX9ii1+G/w+tbr45+CPNtPBXhSCUT+LPB/2n7Ta6Lp4wQPEPJyCcj+pNf4olFAH+3x/w8+/Yk/6&#10;Lv4H/wDCr8H/APzQ0f8ADz79iT/ou/gf/wAKvwf/APNDX+IPRQB/t8f8PPv2JP8Aou/gf/wq/B//&#10;AM0NH/Dz79iT/ou/gf8A8Kvwf/8ANDX+IPRQB/vQ/CL4y/Dn44+FLPxv8MfE2l+LPDV6boWmq6Tf&#10;WWp25+yahqGkzgXFjeXaHF7pN2n3gWCr1JOP4Qf+D1Lp+zR/2PviP/1ANBr9i/8Ag0r/AOUVnwq/&#10;7qF/60f+0FX46f8AB6l0/Zo/7H3xH/6gGg0AfwOUUUUAf6Wf/Bkt/wAmI/taf9nZx/8AqoPh9X9o&#10;tf4y3/BN3/gtD+03/wAEzPh547+GnwT8+bw38QvFtz451qz/ALfXSgNe/wCEd03w4t6obQNXDFLL&#10;SUOSVIK5/h3H9Ek/4Oyf+Cgo+xnddSm00+7tp8+NLPN3c3IJW9b/AIoA4a0xlV5GMnfgZoA/1IvG&#10;Pjzwf8PdJl8Q+NvE2heFdEttom1HxBq2l6HZKbi6tLRSbrVr20jRftNygyXUEsFJ3GIS/wCNv/wX&#10;F/bJ0X9un/gov8avj54QvLlvBPiTT/hnp+i6cVu7W0tLnwv8LPBnhDV2tbO6vbraZNQ8POXZWHmH&#10;qqkZbnv2r/8Agsz/AMFC/wBsfwve/D/4y/tE+NfEPw91NbU3ngnUP+EeuNKuTa6r4f1mzJNr4dsL&#10;slNZ8N6Vq6gNhpEPDpgSflLQAVcgtri7uYra2hnmu5pRFFDApnnnuC3RVXkkkjGAepIz8xFOv29/&#10;4IWf8E1/iJ/wUB/bX+GVtpegGf4Z/B/xX4I+K/xTvri60m1t7vwF4V+KXw8s/F9miavqWktfOdH8&#10;QsDYaOZNWbd+7RWAoA/0h/8Ag35+A0/wI/4Jifs4x3eh6Xol38Wfhf8ABL4wzR6eht7q9/4TL9nz&#10;4QZvdYUhW/tdvsWbvIVicDG7Ir+Jj/g8D/5P4+Fv/ZNvFv8A6srXq/04fhx4I0P4X/DzwH8NPDUK&#10;weHfh74L8KeB9Agi4+z6H4X0Wx8O6Qgx0CWVinzA8BW5bGT/AJj3/B4H/wAn8fC3/sm3i3/1ZWvU&#10;AfyRUUUUAaOoWGoaZMbTU7K6027jGTaX1tdWtwBKMljFcorKO4J255PJzWdX9U//AAVo/wCCbVjd&#10;fsKfs7/8FB/hD4bsPtfirUPiBYfHCK2+y2g8OeGfh23h/wAHeGb77Ze6gt1rhvLpHUpZaUGTcrt8&#10;pUP/ACsUAfod/wAEwv23PG/7A/7ZPwZ+O3hbxV4i8K+GLfx98OtJ+M0Ph26vLa58WfBm2+Kfw/8A&#10;F/j3wdfWdld2X9r6Vq9n4RRJNJJVXIAOSFI/2ZP2XP2g/BX7VHwE+E3x++H979s8O/FX4feCfiBY&#10;ROBb3Vla+MvDem+JLOzvbMXt4bO5Wz1ZGa2dyRxuPANf4Rtf3Xf8Gnn/AAVm1vw54xvP2EPjP4ku&#10;tR8LalpupeKfhxr2om6uj4ebTLL4XfDjwj4DsrKw8PgCxOG23l3q+IwVViSPmAP7av8Agox/yaB8&#10;Yf8AsWdV/wDTRqVf4c9f7i3/AAUWjeX9j/4wgYz/AMInq+fXJ0jUP8K/w6aACv1//wCCBP8AymQ/&#10;4J7/APZfdH/9MuvV+QFfr/8A8ECf+UyH/BPf/svuj/8Apl16gD/ZU8UeJNK8HeHde8V69OLPRfDe&#10;l3us6ndEAm203TbT7ZdN1GSFjbjuOvQV/iu/8Fev2h9f/aQ/4KI/tW+LNauze6Z4U+Ovxw+HXgib&#10;7VdXWfAegfGz4l33hseZdneVEWsszA4CnBUbi2P9dv8A4Ka+K7fwJ/wTu/bb8bXM5tLfwt+y78Zd&#10;dmmgX7Q0MOleAtdvNyoAN33OMDpjHFf4l3xJ8QJ4s+Inj7xZbymWLxR408V+IIpeVM0Ot6zfaplg&#10;eclbobh1y3qKAOEq/Z2c9/e2ljbAtcXdzbW8QPee5YKv/jxA9sHiqFfRn7Knwzufiz8e/hv4Ntpj&#10;AbvxJpV/Oc/8u2mX1ldt9c8fhQB/qK/8Gzf/AATw0X9j39hzw18UPEPhvTdO+Mnx40611Dx9dwWl&#10;mLu2uvAXjr4w+HNFVb02Fnq/zeHfEQVhegjax6dT/SvXKeEPCujeCPD2neFvDtpBZaNo4uYLO0gG&#10;FthdXkl5sH0+1MzZAPIwcEY6ugAooooAKw9c0XT/ABJoureH9Wt7e80rXNOvNJ1G0uFE9vdadqVo&#10;9leWpBK5WRHdTn16An5dyigD/H2/4OIP2DT+xB+3148fw54a03wp8J/jBrWseIPhTpGj21naabZ6&#10;B4a0fwdZ36WlpZWVmlmg1bV24UcszfMRX4IV/o+/8HmH7PEnjb4J/Bn9otdOgki+Cmjat4eOovPC&#10;txaH4ifEb4faQEVTdB3RiBtIRlLkjdhTt/zgqACv9Kz/AIM6f2o4vGf7L/jb9li4vbq51n4bap41&#10;+KEv2lrlmGmeJ/Enh7R7QBmvCp5BI+QcHhjjcf8ANTr+yn/gzM+Jlx4S/bW/aF8LzA3Fh4v+CPh7&#10;R7OGXpa3N18UfD3+lLgjc3YgcFj0HWgD/TPooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACio3ITL/mPb/Ir4l+Lv/BRv9iT4B2v2/wCL/wC0H4M8&#10;BWn/AD31i18Rbef7P/58tCu2P/IVsh0/5ar1+cKAfb1Ffzm/Gb/g56/4JbfDqe7i8B/HHwl8YDZ2&#10;2+KXw/qniXQRdXHP+h41fwEwBUjlgSuQeDXxX43/AODwz9jTw34l/sfw58ItU8b6UNKs77/hIrD4&#10;mLplp9ruc/a9LNpe/DwyGSzHBJfacZ2AmgD+ufXtC0vxPoeseHtbtftuka9pupaPq1mWuIBdaZqd&#10;q9neWrG3ZXPm2kjREq24jhCCTj+bL9vP/g15/YO/a1uvEPjH4Y6Rbfs//FLxEdU1XWfGkJ+KnxQf&#10;WfEGp3uu6xe37aJr/wAefDOiWb32raw0jCONYwwwAkZLJ8e/8Rlf7Jv/AEb34k/8Ovaf/Owr6E8D&#10;/wDB2b/wT98T6bpt54kit/BF3e/ZPten6h41vNTudL+0jF3uNl4AAb7H3wVDY42gYIB/Kb+1l/wa&#10;b/8ABRz4Jahdf8KB0K4/ah8M2f2ozeJFu/gp8Gx9mtroKXGkeL/2gdYvST97GcE8YwcV+Anx6/Y5&#10;/aP/AGZLiW0+OPw3l8CXcXEsDeK/A2vsMnT8D/ikvEWtp/zFbE/eIAlAzgNs/wBa74Wf8HA3/BJn&#10;4qRQW1n+2B8ONP1q7NpBHoNzZ+Orq8a4uQ2FXHg5FJzgAnAHdu9fqP4E8a/B/wCNGmTax4Iu/DPj&#10;TSYVtjNfwaUrIrXJuwgYXthG5L/ZXwAMccsCVDAH+DTRX+3p8Qf+CYP7F3xPtr228ZfCUXsWpfZf&#10;tYtvFHibTd32U2WwA2GpWvJ+xpkkYOGOF3gJ8qSf8G9v/BKyZ2kk+AXiMtJ97Pxi+K2B+XjA56er&#10;dKAP8baiv9kT/iHo/wCCVX/RAPEn/h4vir/82NfRHw0/4JK/sI/CSytLDwP8HrjTrazura4h+3eN&#10;vGWr4ubRbK1Q/wDE28QXpJK2ScAcsSFJyooA/wAaT4Sfs+fGD443wsfhZ4PbxTd/2gmkCAaz4b0j&#10;/iZXKqUsv+Kj13SBuK3KkMCRyCeQ2P2G+Cn/AAbSf8FePjBJZ35/ZjuPDnhO8/5mX/hbP7OOq/Zi&#10;e50c/HHSL3Pv8pwemea/1yfDngDwb4S0fTdC0Hw5o9lYaPaW9hZRCxtDcrbW2AoNzt8xj/F8xGTk&#10;EAMAOziijjGI4xGPQADr9CaAP88X4G/8GVvj3XJrTVPjR+2BP4ISHP2zwqf2fNF8Tfa/tQ1G1AGs&#10;+G/2nwI/sRXSr0soBwWB4U5/aX9nj/g0w/4JnfDS28n46+DbD9pC4Gdl3cXvxr+E7f8AHxenhPB/&#10;7QF6AcXNqh5I/dLjIK7f6mqKAPhP4D/8E1v2JP2YuPgd8D7XwGfs623+jeOPihrn+jwfdT/ipfGe&#10;s9Mjpy3GC3f7ggghtYYrWIeVFBAsEMQ5xBbAIMf8BKjPXBH1q5RQAUUUUAfK/wC2f/ybj8RP+vOx&#10;/wDTxYV/hX1/uz/tXeG9c8V/AXx5ovh3T5tQ1W50+3uILKA/MxtLtby5IzgkhEbcAMnGccHH+ExQ&#10;AV98f8EtZ5bX/go1+xTPCfLli/aP+GDI3PDHxLYjHTP/AOvtXwPX13+wZ4zt/hx+2d+zD49u4fOt&#10;vCHxq8D+IZYfUaVrVjdn64Kgc9OvNAH+4R8O5JZfAPgaSXAlm8I+HJpee50exJ/DkV2teP8AwC8R&#10;ReLfgb8FPFkQEMXin4S/DzxDFEOgGveEND1YevK/aiPxJ4r2CgAooooA/I7/AIK7/wDBT3Uf+CWP&#10;wIsvjna/AD/hflpNBrE+p6CPiYvwvGmNpmt+A9GtWOsnwD4+N0LxvGBcKNIGwaSQWO4qn8un/Ec0&#10;/wD0i9/83SP/ANCdX6T/APB3XbpN+wdoco026vfslt4023Vvd/ZrbS8+MfgiA93a5IvA/CquAFKn&#10;g7hj/LcoA/v8/wCI5p/+kXv/AJukf/oTq/o0/wCCK/8AwWQk/wCCv3wu8e/Etv2eE/Z7TwT4+8Ue&#10;Bl0UfFc/Fc6nJ4Y8OfDDxCdVa+/4Vj8NltRff8LJREj/ALPyj6Q/zyeYAn+OfX+jv/wZY/8AJrXx&#10;y/7L/wDFf/1XH7LtAHzH/wAHpuqX8Xjz9nrRo58aXN8MNJ1Ce16Zuh49+IChievQA/y4Ar+CSv8A&#10;Q/8A+Dzb4fWVx4H+D/xLPhu5nvtG0/wj4Xi8Ui8A06ztbrxb49vToz6X8ys7HL+bgDDAEZBJ/wA8&#10;CgAr/Qd/4MovCekabYftj+LbSLy9U8SeFfg5b6lMPtGZxpXjH4w2dmBm7MfA6gImST93mv8APir+&#10;63/gyc+JVjpXxX/bY8Ea1qUUMmveEvgNB4WsmXa11drrXxgvtWwe7AbW6DkgAY5IB/ol0UUUAFFF&#10;FABRRRQB/lh/8Hdlpbx/8FNPFl1HDi6m0T4bLNN2O34QeAAq9O+0f09K/lDr+mT/AIOuPihB4x/4&#10;K2fGDw5pc63ejeGvCPwcuLS7hJCm61P4QeDzeDpyMjnoTx05r+ZugAr/AFTv+DRX/lG74w/7LJpf&#10;/qkvhDX+VjX+rn/wadeGbrw3/wAE2dSmupRKviD4g+HtfgGeltefBX4XFRnuOMZPpnFAH8P3/ByP&#10;/wApUP2kf+yoeNf/AEs0+vwNr98v+Dkf/lKh+0j/ANlQ8a/+lmn1+BtABRRX9qfwI/4M2Pix8cfh&#10;f4W+J1p+3b8OPDdr4n08ahFpM/wS8SandWgzwr3Q+INiu3P8QQYPNAH8VlFf3TXn/BkJ8Z7Wyu7i&#10;3/4KA/Di8lig86G0g+AniYNd4wSoY/E/ABGQDtYE9PSvgf8AaM/4NNf29vg1omr6x8OtQn+Psmm2&#10;11fR2XhbwTZ+F3vBaWfiC7Kq2ufEBwrH+yrJQdp2/wBrx/KSPmAP5Ua+n/2X/wBsL9of9jfx7a/E&#10;b9nb4h3Pw78W24cf2nbeHfCPiE+Rc2ZtLsfZPF/h/wAR2OXtCF3fZDgAsRxz5p8W/g58S/gP471/&#10;4X/FvwjqXgjx74V1PU9H8R+G9WNp9t0rVdMunsb2yuzZ3l3a5tLu2KsA20nP31KEeV0Af6gf/BD3&#10;/g5T8Gftt6x4U/Zh/ajCeEP2ktSbU7fwr4kmu9X1+6+Mn9l6T8TfH3iO9bR/AXwS8MeAvAaeDfB3&#10;hLSrQi+8Rl/ELsWRfOQo39etf4Evh/xBqvhfVbTW9DvLjT9UsvtP2S7gOJENxbPakr2OVdwQQRkj&#10;jKiv9hf/AIIPf8FL5v8AgpH+xp4W8b+O/EWman8efDreIj8T9ItbSz0650jS5PiR4+8O+BGubLSd&#10;B0fREF94d8MpIfsK/fBdlLu7UAf5mn/BbS7N3/wUL+Lko1k67i30eE3gsjpuAG1AG2+yDlQmecdQ&#10;cdxX5K1+t/8AwW3uZLr/AIKF/FuSXU7fV/8AR9IzeW9r9lA/5CGLUgDqvPPP3u2Dn8kKAPav2d5P&#10;K+P3wMlE/wBjEXxg+Gbfa9ouPsmPGWgn7X9mOS+3AbHQkBB8yrX+2R+yTOLr9h74MTf2l/a/m/Ar&#10;SP8AiZ/Y/sv2z/imyPtP2Ttk4OAOfTJr/E2/Z4cxftAfA2UXH2QR/GD4aMbrHni0x4y0H/SsdDgj&#10;dj22gZAr/bJ/ZIl+1fsRfBmX7Zban53wL0cm8trb7LbXWfDZXcE5GDyCR15P1AP8gb/gsn/yk2/b&#10;B/7KTZ/+od4Sr8xq/Tn/AILJ/wDKTb9sH/spNn/6h3hKvzGoAKK9G+Fnw+1P4pfEDwt8P9Hl8rVP&#10;Feo/2dYym3+04ufsr3WCoKs3CEHDDGcknIr+k7R/+DUf9vbXdHs9c0ua6msNS8OaT4g06Q+C7IG7&#10;Gp2a3a2YH/CfjDqCBuIP3l+X+8Afy10V/VYP+DS7/goCXk/fXQ/4kv8AaOR4LsgDqOM/2R/yP/3+&#10;f9Z0xgbOMkH/AAaYf8FAi0A865HnaN/aEv8AxRVni2vDn/iUEHx/80hJxuGM4Py8GgD+VOiv6rLf&#10;/g0v/wCCgUklp5s1xB9r0+4uZv8Aii7L/RLkZC2TgePxktkfNkDGQF+bgtP+DS//AIKBTPo/mzXF&#10;mNThu/tZbwXZH+yvs4wq3p/4WAAftY+7jA5xgg0Af1hf8Glf/KKz4Vf91C/9aP8A2gq/HT/g9S6f&#10;s0f9j74j/wDUA0Gv6Xv+CDP7DPxT/YC/YO+HnwS+L37vxlo58aHUrKbSk0y6tv7U+MHxQ8YWJbyN&#10;T1fcG0nxfZk4cEtgrhRgfzQ/8HqXT9mj/sffEf8A6gGg0AfwOUUUUAFFe+/CT9mT48/HXTtS1D4R&#10;fDfWvHNjpF0bbVbnR7nSgLK6t7VbwrJ9t1CzYFbS4Vwq7+uMhhtHVeMf2L/2o/h94fi8UeMfg54l&#10;0LQJl86LU7q40c2pXf5HW11OQ7t46gDjr1bIB8sUUUUAf0mf8EXf+Dfj4g/8FPrWD4q+J/iKPhT8&#10;HNM1K6869/4QrR/HI8RnStYOk6tpBs7P4veAvEukMh3Zc2THjjoC3+nT+xN+xl8HP2DPgL4c/Z++&#10;B+hQ6L4X0yeDV9YNre+JLlPEHi648PaDo2s+Kvs3iXxB4svdIbWR4cgkbSY9YfSrdlKRHLuX/wAZ&#10;L9in9tr41/sN/Gvwh8Z/g54kn0zVvDet6Vq01nPaaPqlpejS7wXgT7D4i07WNJDZ3As1mWORkjGa&#10;/wBgH/glh/wUF8A/8FG/2VfB3xs8I6lb3etWVtY+EPiBBb3b3JHj7QvCPhG+8ZZYaLo9paxrq3iN&#10;QsVnGETK4YoCsYB+l9f5cn/B4H/yfx8Lf+ybeLf/AFZWvV/qN1/lyf8AB4H/AMn8fC3/ALJt4t/9&#10;WVr1AH8kVFFFAH+th/wSm/Zq8Eftpf8ABCrwj+zz8WY/tfg34qN8WNA8QrOdWXdZD4u6nqwBHh7X&#10;vDt6w83S4j+71mJgwUtIyZif/Mh/b2/ZG8f/ALEn7T/xF+A/xG8P/wDCNX2j6peat4b003uj6mX8&#10;C6rq2o/8IjemXSPEHiQKLvSbVCEvNWOqAYMufvP/AKsn/Bu1HPH/AMEo/gMLqfzpf+Ek+MRMuw2+&#10;R/wtbxdjgdMfp16jFflN/wAHV3/BLKx/aC+BU37ZXwr8JahdfFD4TWGqa78Vdbiu727tR8LvAnhD&#10;X5LO0XSrrW7TSbNl1W7DG9hsnk25BDAkOAf5kVeqfBn4p+Ivgl8Uvh98WPCsph174feLvC3jDSmC&#10;2b5vvC/iLT/EdmuL6y1O1VTfaTESWtH24yEbLK3mtzBPazy20sZilhmaCWM5OJ4CUYHvnJPfuaq0&#10;Af7IP7B/7c3hT/gpB/wSv1P4ralrI1/4lW3wC8Qf8Lo037HfWv8Awj3j3VPAWvav9kN4PCXgTRdX&#10;O1eD4b0/+xztClhkE/431f0f/wDBvp/wUel/ZI+Jnxf+B/jzxTZ+Hvgl8ZPhP8YdQ1mK9trXF949&#10;T4Yah4e8CWn22PQ9Y1a1DXd3t/dt5TKAGR0Zlk/nc1zQ9Y8NaveaDrtjcabqmnMILuyuBtuLY8XW&#10;0joDhg+Rx8x75oAw6/X/AP4IE/8AKZD/AIJ7/wDZfdH/APTLr1fkBX6//wDBAn/lMh/wT3/7L7o/&#10;/pl16gD/AFS/+CzP/KJn/go9/wBmY/tC/wDqtPEFf4mtf7b/APwV20O58R/8EuP+ChGg2GPtesfs&#10;hfHvT7U/9PN18N/EFoo6843AHvX+Jvrel3Oh6xq+jXZ/0rSNTvtKm97jTLp7STA9AYzigDIr9Tf+&#10;CNtoL79v34Pwf2ONfJt/FR/s4Xn9mEAaM/8ApX2v+Hbkjb169Bivyyr7s/4JwfEjRvhV+1/8JvFu&#10;vc2MOpT6ST9qFt/pWqp9jtTu6gBmAx0PGSCACAf7hlFFFABRRRQAUUUUAfzC/wDB2d4TsdR/4JF/&#10;GHxbcaiIr7w34s+ClvYacLYk3a6r8a/AFpds92LpdvlrhioVjtBy2756/wAoGv8AUA/4PAfiBp+i&#10;/sFt8Ppcfb/GN14T1Cyxc4GNB+L3w+u7sfZCfnOMfPnj7v8ADX+X/QAV/Sl/wa33v2X/AIKSeFYh&#10;rH9m/bLjwBb+QbX7V/av/Ff6F/oW8f8AHr/v55zjPy4r+a2v6yf+DRDwTbeLv2/viFfXOnT3snhH&#10;4feFPEEE0F0YBZXNt8SNAAu2X5SwGMMMgHpwTQB/qX0UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUV8TftOf8FCv2NP2Or2LQP2hf2kfgf8MPG15otr4n0z4d+OvjB8LPAfxB1fwz&#10;eXGtWll4h0jwn488YeGtU1Dw/e6r4d1fR01mITW/9rwTwBw0bBAD7Zor+XL42/8AB2j/AMEy/g3/&#10;AGjBa6P8a/irJZ3n2GGb4P3H7PfjK1vDn7P9utQvx/tC2lhhv3gZ4ztyS1fkp8c/+D0fTbrT9TH7&#10;N3wV8S6bqhuP+JQfjF8NfD11bLbHgC8/4RH9oAtkeqbjQB/fxXN+JfFnhrwfp/8AanijXNO0KwBw&#10;bzUboW1vnA4DMcHjH86/ygPjV/wdU/8ABUf43afNp+qy/BTwHFL1n+Fug/F7wbcD/S9Ou85X43Xw&#10;Hz6VH0B4BUkEgr+Q3xF/4KNft2/E/V77VPEf7XP7SIivRaiTQ9P+PPxdg0C2NtbLaKLXSLvxndpH&#10;8g+bBkOSw5BAAB/sNfFD/gqd/wAE7PgvcTWPxQ/bG+APgnUYQJf7P8RfELR9MuW+gunXryeMHtnm&#10;vyl+Pn/B0r/wTj+DN/qFn4V8R2/xxjsrW5uYb34Y+PvAl5a3xtxeEW1obvUVyzrarhh18xCAcgN/&#10;lN+KviR8Q/Hc/wBr8b+PPGfjG6zzdeKfFWta/c/996vqF24/Aj1z1rh6AP8AQa+Ov/B6L4L1CLUr&#10;T4C/s9/Ejw1dxrd29nqPjJfh5rto9wDqAtL3FlrzZj/5BRIJIASQctgN+K/xq/4OvP8AgqT8Uf7Y&#10;0bSvEfwl0HwnetcLZQW/wpsrTX7O2fsdWs9fLMfcZC4OQeK/mNooA+9/iv8A8FL/ANs74x2htPFP&#10;xx8c6dFyAPC3izxf4f5+12N2Mmz8QN0ezX6jcOCQR8g618TPiP4kTyvEXxA8a67EOfL1nxVreqj6&#10;EXt/KD9P0rhqKACiiigAooooAvWV/eWEvm2N3c2koP8ArLe5NsSOR1Ur/Pj0r3zwD+1f+0b8NdYs&#10;9a8J/Gv4pWEtn9q8izX4g+L/AOzW+1Wl5ZMbmyXXVjIC3bMBuXJ5LHJJ+daKAP6yv2R/+DtL9vP4&#10;Savp2m/HM+EPiH8NbKZjNpfhj4faTa+KrsXP9vXj41jV9exzq17auDuGERwWzgN/ZL+w5/wcc/8A&#10;BPf9sey06z1n4g6H8APGN5tt7Lwn8WPGvg6113VtR+1iz22dlpGo3gIcE3gPA2kADjJ/yEK2dF1v&#10;VvD+oQatoOrajomq2bCez1HSb270zULacHra3dk6yxngch0yOMrkggH++Ho+u6R4k0qx1rQ7+11X&#10;SNTtLW/03UbF1urW8tLq2F1a3dqy7gVdSrICCwwAQGOBuV/kd/8ABN7/AIOSP24v2FD4a8BeJPEG&#10;m/Gn4Qr4jtpPFU/xUXx/8T/iJZeGLi78PjV7Dwff6t8XvDukWMlppWkGDw8HVIkkOHk8t2K/3K/s&#10;E/8ABy//AME5/wBs60tdJ8UePoP2YPFdhp4tNYn/AGofG3wJ+Deg6/4ls7Pwj9sXwcL74261d3tp&#10;rOq+I5k8Oh4lldNG1cSOJIixAP6L6K8h+HHx2+CHxktRd/CH4y/C34qWbj7QLv4b/EHwh46g8jBu&#10;A+/w1qmrLt2k44zjkMCFx69QAUUUUAFFFcl4n8b+CvBNp9u8ZeLvDPhDT883vifxDpOg2m4Dzj/p&#10;Wr3tonTORuyASSAoyADraK8f+HPx3+CXxik1q1+Enxi+GHxQu/Dep3mgeI4fh34/8I+NLjw7rmmN&#10;ZjVtK1oeGtT1ZdL1jS/tdqbzTrxkmhLxiWJQQa9goAx9bthd6NrFr/z9aXqdsOP+fm0kX+pr/DL/&#10;AG0vgNrH7NP7S3xL+CWu6bc6Pq3gs+FPtWm39vc291anX/Avh3xcVZLr94uRrJA3HL/wjGa/3TK/&#10;y8P+DuH9hPW/gp+3Gf2u9NsriTwr+1ldXRFrpVretpPhOL4H/CH9nX4c5vfL8J6RpOjLrd/qu6NR&#10;4g1nzH3AmJ1aNgD+RardvcXFncR3NrNPbXMDCWOaBmgngYE/MrKVI47hhkHB7g1KKAP9iL/g3v8A&#10;23dG/bL/AOCeHwmX+1tNufEnwO0bwl8BL7TYLizbUjbfCj4RfCC0k1S+jtCADJe+I9rOw5Z1HJAF&#10;futX+Pr/AMED/wDgqn4n/wCCcP7W/ha217X/APixHxc1Tw78NfHum69euPCPhDTfHPxU+ED+MfiW&#10;ttq3j/wd4Q8O6xpHg/wdIH8X6vJINLt/MEwa3E2f9az4MfGz4Z/tA/Dzw38T/hP418NeOfBnivRN&#10;H17TNY8L+I/Dvii0Nnr2k2WsWC3F94a1DVtKEjWV2pdReED7oLcMQD16iiigD+Sr/g7riWb9hDQZ&#10;PseozmG08Zn7Tac2tmT4w+CAJ1UDJ2ORhBjghsZzx/luV/qSf8Hduz/hg/Q/3WskG28akSafj+zF&#10;J8ZfBEf8Tn/ZYAfYs8ZV+egH+W3QAV/o7/8ABlj/AMmtfHL/ALL/APFf/wBVx+y7X+cRX+jv/wAG&#10;WP8Aya18cv8Asv8A8V//AFXH7LtAH6Af8HXn7Ouo/Gf/AIJo3mu+E9I1DU/GfhX4s/D3Uc24u7r7&#10;N4W0uz8YarrR+xWu7JHygtztJXBzg1/lEV/uzftbfBvSvj1+zr8Xvhfqlj/aUvibwB4107RoBbpc&#10;N/b154S13T9IYpJY6oCEvb5QcWbtg7EUsVV/8Sj9q/8AZ58U/sq/tC/FP9n3xnaXNn4l+GfiQ+Gt&#10;ThuLXVbZhcraWd4w2atp+kX/AEug2JNLiJz8qsCHIB84V+3/APwb/ftb6J+yZ/wUh+BfiPxr4jtv&#10;C3ww8ReKzB8RNZ1C7tNN0uz0vS/Avj9bFr67uzhEGr6zGg5BYkcnI2/iBV+yvbuwuI7uwup7S6hJ&#10;8q6t7k20689mVwwGOMA4I4OaAP8AfP0jVrPXtI0nXdMn86w1fTbPV7CWIjbdWmo2i3lq2f8AajdX&#10;weOx6kDar+Uj/g3V/wCC3PgT9sb4KaB+zx8f/HXgrwh+0b4Gt1sNIt9Y8QeGfDGmeN/D/wBt07w9&#10;4O8OeDrPxL8Tta8Y+JvF/wBkCveWa6QCVGU3NtVv6teHHcc/rj+XPtQA6iiigArzT4q/FDwX8GvA&#10;uu/En4ga1pvhzwb4cWyl1nWNYu7bTNMtBqWrWOkWpu7u7O2M/bL6P5uASQMElK9Gd44YzJIRHHGC&#10;SScAAcdv0H8wa/g7/wCDpT/gtf4SXwT4j/4J8/s3+L7fVtW17Fl8a/GnhfX9H1azs1sr/wCAnxh+&#10;HMng/wAR+B/iaL3S5ZP+J1pOu/8ACTeGip2EaQCI5ZGAP4df2xf2hPF37T/7RHxC+MvjK8F5rmva&#10;la6eZ4F+zj7JoFomj6SQMHkWdmvTGBxuHb5aqWWWSWQySEmQkEkjHT/P/wCrFRUAbuh6LqHiTWNJ&#10;0LSbS4vdV1vUbPSdOtbdfOuLrUdSu1s7K1AODukdgq4HJ5OAcr/tG/8ABF34R/8ACoP+CZH7FmjX&#10;Wnf2XrevfszfAbxD4ksvsgtbu1125+EHg6zvReDJP2rNmAT1GevJr/Kh/wCCOf7KPjr9rz/goZ+z&#10;P4J8H+GrrxJo/gf4z/BT4o/FNLXRtY1mPSfhN4f+Nvww0jxnq92NH0DxHFYWdjZ+JYydT8RQr4cQ&#10;FRq8qR/I/wDs7+A/CGk/D/wT4S8CaBB5OjeEfDuj+GNKgiFuottN0Owj0+zU/ZltVCmO0VSFUZfI&#10;IDbzQB/kXf8AByP/AMpUP2kf+yoeNf8A0s0+vwNr96/+Dj2487/gqn+05H5FzF5HxR8bQ+bccrdf&#10;6Zp+Ta8dB059ePQ/gpQAV/uUf8E//wDk1H4T/wDYBsv/AEjsK/w16/3KP+Cf/wDyaj8J/wDsA2X/&#10;AKR2FAH2hUckaSoY3GUOMjPp05qSigD+Bn/g8a/Ys+G9j4b+Gv7ZGg2ei6B4o0a18J/C3UtL0e1G&#10;mt4hbxP4u+IHiO98QX1rZWYtL29LDy5L27fd12hzgN/n21/ovf8AB5T+0R8OLX4O/Dn9miTUfN+J&#10;PiK98EfEeztLe+8Otb2/h7QPEHj3Sb03lmdbXxCkhvSUAj0eWJWAJkBLqn+dDQAV/a1/wZnfHq48&#10;C/tGftFfCW8vVNr8VdK+EulaRZ3B6XOhL8X9buza55ztIJHOPzFfxS1/WB/waRbv+G+b8+boq/6T&#10;4LBj1H/kJsB4e+KJB0jtvAOG5Py7DgdwD8rf+C20skv/AAUM+LUkt3pl6TbaSPO0hRb2vW/4Axww&#10;5yT1Bx9fyRr9bv8Agtt5n/Dwz4tebNok3+j6TzoH/HnjN/8AeH/P3jOc9Tt6d/yRoA9o/Z3Gfj/8&#10;DB5tvF/xeH4Znzbn/j1GPGOhHNx1/djGX4/vcjqP9sr9kiXzf2IPgxJ51te5+Bej/vtO/wCPW5/4&#10;ptubQ5zhtu1cj71f4mv7PH/JwPwM/wCPf/ksXw1/4/v+Pb/kcND/AOPr/pl/e9t1f7Zf7JB/4wi+&#10;C/zabL/xYrRz5ujf8g0/8U4eLT/Zznt689qAP8gX/gsn/wApNv2wf+yk2f8A6h3hKvzGr9Of+Cyf&#10;/KTb9sH/ALKTZ/8AqHeEq/MagD7R/wCCer+T+2d+z7J9ssLLHjRj9t1D/jytc6BrgzdcAbfXrghe&#10;a/25fhWf+LYfDYZEmfAPhL97D/qDjw9p4yOfun+Hj8u3+Iz/AME8/wDk8/8AZ/8A3umQ/wDFav8A&#10;vdc/5BK/8U/rfN9/0zPROfvFa/25vhV/yS/4cf8AHv8A8iH4S/49v+Pf/kXrD/j1/wCmfp/s0Aeh&#10;UUUUAFFFFABX+fV/wepdP2aP+x98R/8AqAaDX+grX+fV/wAHqXT9mj/sffEf/qAaDQB/A5RRRQB/&#10;pIf8GWfhLwn4k/Yc/atutf8ACvh3XLiD9qoWsF1q+k6XqdwlqfhD8Pm+xqbyzdlj3FnPzYYsxOAe&#10;f7GdS+Dfwj1ezNhqvwr+HOp2JUwmzu/BPhq6twPQJc6dtAH+yAc+p4r+Qn/gyW/5MR/a0/7Ozj/9&#10;VB8Pq/tFoA/gO/4OZP8Agg34A8L+A9b/AG6v2R/BWtWWs6d9nn+NngnTRd3ul6vc674k+CPwp8A/&#10;8IJ4a0jT7PR/DX2O0vPEmr+JSCTqzAOBvRQP8/iv98jxp4J8L/EPw/f+E/G/h/RvFPhfVGsn1HQt&#10;f0uz1zSL/wDs68s9TtVvdI1S0u7GZUurRXCSxsAVjYZm2GP/ABLP+Cj37HXiT9hL9rf4k/s3+JYd&#10;RF34OXwjfi8u7bWB9rXxf4M8P+MFwdY0Dw07BU8QBVVNJAUbQMhsUAfBVf13/wDBpl+3vpvwA/bA&#10;1T9nz4heKrbSfBnxp0W28I/D/Rr7Uba1t9U+LnxF+KXwf8OaTZ2CXV4v2zWL+0tJVijjBchGTaBj&#10;d/IhXtv7Ovxe1n9n748/Br45+Hdz638Hvih4H+J2lKpuv+Qn4E8S6f4msf8Aj01DSZCfM0lQFXU4&#10;wwJ/edQAD/eLr/Lk/wCDwP8A5P4+Fv8A2Tbxb/6srXq/0P8A/gnh+0lov7Vv7GH7Mnxt07xFoev6&#10;/wCNvgH8FfEPxBi0XVbLVf8AhHvHfij4W+DfF3iPw5rAtNc199G1vSLrxJtvdH1i9Orx7h5u4Yc/&#10;54H/AAeB/wDJ/Hwt/wCybeLf/Vla9QB/JFRRRQB/se/8G83/ACip+Av/AGMvxZ/9Wl4jr9hPiB4E&#10;8OfE7wP4q+H3jGyGpeFvGOiX3h/XtNzxdaXqdqbW7tCcHAcMTnB5x0r8e/8Ag3m/5RU/AX/sZfiz&#10;/wCrS8R1+3dAH+On/wAF6P8Agm54n/4J7/treN9PtdNurj4YfFW51f4r+Fdet7S9/sLSl+InxG+K&#10;F5ovg4315Y2aNq1h4e8MI7JbJgKnDAcV+Gdf7Dv/AAXv/wCCaPhr/goT+xL4/j03w3cXvxk+DGge&#10;NfjB8OpfDOlfaPGXi7xP4D+EXxeXwd8N7U6d4S8W+JvEVjrfiXxgu3wjojRNrOrSRohEzAH/ACHf&#10;iF4C8V/C3xv4t+HfjzQdT8NeM/AviXWPCfirw5rGlXuiavoGvaFf3elarpWsaVq9nZ6rpd/Z3lq0&#10;T2WpWcUyMriVFYMAAclaXlzYXAubWa4tZo+ktuxgcdu2MZ9PyAIqTUNRu9UvJr+/n866uyTLKfyP&#10;APt68fSs2igAr9f/APggT/ymQ/4J7/8AZfdH/wDTLr1fkBX6/wD/AAQJ/wCUyH/BPf8A7L7o/wD6&#10;ZdeoA/2Gfj38P7b4tfBX4q/DC6i86Lx/4A8V+EZYuORrui31j092bI9e2c1/iIftw+CT8Nf2z/2t&#10;Ph/5JtI/BX7THx48K2kR/htPD/xV8X6MnPPG2yCjPYYwa/3T6/ysP+Drf9iBv2bf29bX4seCPB+u&#10;Wfww+NXgG08deK/F7aDdr4Xn+MvxF+L/AMf/ABJruijxBZ+HtJ8NHW5tF0aLVv7J+2vr/kkyskkZ&#10;WVAD+Vauh8MazPoHiPQdctv3c2ja3pesQ4zw2mXiXg5Oc42H6g1z1FAH+19/wSO/bItv24f2Ffgn&#10;8c9Q17RdX8ceJNL8SXPjSw0c2pn0e5tfiR488N6OL6zsjcrZNe6T4bVlUnkI5Vly2P06r/K8/wCD&#10;aP8A4LEW37DnxwuPgB8dPGNpo/7PHxZdDe+JPF3iGy03Qvh0PAngX42+JtPFp4g8ZfEDw94R8Hr4&#10;l8ZeJNG0+Rl0pzqjOkZkimaN3/1HvDfijw34w0e18QeEte0bxPod+WNnrPh/U7PXNJuvIf7PObS/&#10;0yS6s5QhUqTHJgsSGCc4AOlooooAKKK/I7/grj/wVC+BX/BNv9nXxZ4h8eeL9Nb4n+J/D15p3w++&#10;G+k+IPCI+Iuqvrlprmlaf4v0/wAG6z488HeIdQ8M6LrNp/xONa0Zn8qRPLVi6t5YB/FH/wAHgX7Z&#10;/h34zftV/DH9nXwbeXcFx+zrpvxA8I/E6yF3azW91ruvXfgDxPpDGztLximxEJZb1Q4OCEO11r+N&#10;SvYPjn8bfH37RXxW8X/Gf4oaxPr3j3x3qa6v4k1S6u9WvTd3YtbO1DC51fUdV1MjbahT5t9Kw52O&#10;Fbavj9ABX9//APwZefs132jap8d/2pbgiXS/HfgLU/hdZxYuyLW68MePfDmrPyQLTLAHHRhx3JB/&#10;gRtLK91G5isrG0uby8mIENpYWrXVxcHqFW1tlZmIHJABOD0I5r/ZB/4IPfsUS/sNf8E9fhl8NdUh&#10;06bXfFd9d/FKbU7a0uTdm1+I2k6Bq9rZXd1e6B4evW+xjqDDt54fdkKAftNRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABX+YP/AMHq3/KUj4Bf9mD/AAx/9aF/ahr/AE+K/wAwf/g9&#10;W/5SkfAL/swf4Y/+tC/tQ0Afx/0UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFdbpfgfxprs&#10;sUeieEfE2sPKcRRadoGr6gzc44FnYvuHH8IIABPFAHJUV9w/Bf8A4J3ftffHjUINL8D/AAZ8XQXN&#10;3jyB4o0jVvDFt/zEMgvq2noTk6U+eOgVeeCv7H/CD/g1C/4KqfErT7PX9U8FfC/QPDt7kRz/APC2&#10;fDQ1Q+R8p/0K7AwD05yPoOKAP5j6uW09zaXENzbSyw3UM6zwyxFhcQTwHcrDoQQcHOR0yRwVP93X&#10;w7/4MwfEOp2G/wCJfx08WeGtQOiG48nw+PAeq239vEWhNpyCRZnMnzHnjIPAr0H/AIgrvDf2Xzv+&#10;GlviR9t+058r+yfhz9m+zdc5z97Hvj/Z70AfxefCf9v39uH4HLZw/CL9r39pf4b2dr9nUad4H+OH&#10;xJ8LaY1rbbStpJZ+H/EVmmwi3UcAfKCzAElq/V74Pf8ABzf/AMFNvhLbafbXXxCn+KX2KDyWn+KP&#10;xB+Nnie4vCP4rth8ULQs3A5xnHQnt+2vjf8A4MudQ0/SvM8B/H3xrr+qfZ932TWB4C0u2N1jpvxn&#10;H0btwa/Mr4zf8Gkv/BTvwSX1H4f+Gvhz4r8OWlvctd3msfFnwhZ6kWz/AKL9nsLVSW3DOehDYySM&#10;igD2bwv/AMHnv/BRnw1olho7/s9/sheIZbMXIbWNf0j466jqt0bi6a4zd3R+OALMoIQZyAqJwoBF&#10;a1x/wer/APBRe5glgH7NP7F8Bl48238PfHVZ1/3W/wCF446cY4GO3NfzM/HT9h39qH9njxNd+Efi&#10;N8JfF8Wo2ePPu9B8P6zr2jg/ZLC7+XV7HTjakbNViBywO7IAYBSPlCe3ntZPJuYZoZB1jmRoCPwc&#10;dPfgA8UAf0k/FT/g6Y/4KX/EyPy7XWPDXw4P2q6uPN+G/ir43aCdtzki2z/wt28GwHOOcgnOOTj8&#10;vfil/wAFW/8Ago98Y7+8uPGP7bP7VN1pd3Pczx+GV/aE+L9x4etDcteqEs9JvfGV0iKqXjWqsDjA&#10;A+XOF/O+igD/AEjP+DNzxp4n8b/Ab9onWvGGu6n4p13U/wBoX4k6heeI/EOpXet67e3Fz8Of2frm&#10;9F1q1873bebdXX2pm3ZMjuDyMn+2yv4Z/wDgys/5N1+Pv/ZdvH//AKrj9n6v7mKACvx8/wCC0/8A&#10;wTc03/gpT+xt41+Fmjad4ePxisLWwT4S+I/EP9k28fhy51H4j/DPXvF5tdfvfD3iPUtD/tnw74Ga&#10;xeTR4Y3lPlRy79ke39g6KAP8D/x54H8T/DbxTq/g3xloOs+GvEGi3dxb3mk+INJvNJ1NACRbXD2O&#10;q2dpdpHdYDqXiyVDMoUAVw9f6Jn/AAcwf8EJLn4jQa3+3H+y14btp/Edjpq3Hxc8E6da6Rpa22ge&#10;F/DnhLwx4bvPDhCjV/El/e3it9uQbjGCOeRX+ejrWj6r4d1O80fWtOudN1LTrm5tLuzvra5tblLi&#10;2ZrZg0d0A2QwLAbVHGRxtoAwa/cD/gmR/wAF3/21f+CbnibSbbwx4vuPix8JI7W10Cf4T/F7xV8U&#10;vE/gHw7oRj8O6QL3wd4N0f4g+GtE0/V/Dvh7w8tl4dUqsUe/Zjb8g/D+igD/AFdv2N/+Dp//AIJ/&#10;/tFaNoOi+O5/HHw3+JhtceI/7b8PeEPCHgMaktp9rvBpGr+JPijeXjWgwSGfc+7ksR1/U7/h7/8A&#10;8E+/+jj/AIW/+HM+FX/zfV/id0UAf3w/8HLP/BXr9jD9rT9nPTfgb8FvGHjPXvGNrba8PO05fCF3&#10;4PvP7S1r4QeJLP7dfaN4w1dnH2LSbvaosQykuQzbhj+B6iigAr/R3/4Msf8Ak1r45f8AZf8A4r/+&#10;q4/Zdr/OIr/R3/4Msf8Ak1r45f8AZf8A4r/+q4/ZdoA/uBr/ADwP+Dsj/glDd+HfGv8Aw3p8HNB1&#10;LVtP8V3dzffHJbfSTeXQ8Y+J/Enh7w74aawtvDfg8tdobUqGk8R+ITIArFQ6kiT/AEP68e+OPwV+&#10;H/7Qvw18SfCr4neHtN8S+EvEduq3emavbC6tftNqy3Nle/ZWIDNaXOCATk425yQaAP8ABoor90v+&#10;C2n/AAR8+IP/AATG/aN1TSfDWna14u/Z48YXVw3wr8e/Y7a7vrqz8P8Ahr4Yf8JN/wAJdY+HLFNP&#10;8JEeLvHY0fRlkdTq5AWPDMwP4W0Aer/B/wCMnxL+BPjzw/8AEr4TeNfE/gPxn4a1O11bTNf8K+Id&#10;X8M6paXNoxa12aro19ZXYAyTjeBknrzj+4v/AIJw/wDB4ENA0rQPAH7fXgm4m0rQdC0vw/pvjb4S&#10;eFvEfjHxl4gvNNbwho9rrPjDV/iN8Yipe8tF8S6zq98QW/tVgc7ZCD/A7RQB/spfB3/gvj/wTf8A&#10;jTpmnaro/wAXrXwrBqeiW2sRweP9f+HHhe7tra6tLC7W1vLa6+INyVvdt4m5dp6bdx5Y8t8af+Dh&#10;7/gmr8Ebe7udc+JGs+Lxaby8fw2u/ht4ybNuckhbT4m2wOT1yQDjkkYr/HWooA/tf/4Kgf8AB2r8&#10;TPjppfir4WfsM6XrPwx+HOtXVl/Z/wAT9XtPHfwx+OFlaaXfaBqwFlq3gL4wXmk2a6sbbWtG1YBR&#10;nSH4y0nP8aXjDxv4w+IfiLUfGHj3xP4h8a+LNWFsdU8S+J9Wvdc17UxaWlppdp9u1bVnu769e2s7&#10;WOyV5XZwkSKGZFCjjaKACrEcUk0sccUZlklwIooidxY8YAGTng5Ge3XjivX9U/8Awbz/APBDrxV+&#10;278XPDf7Qfx48KtZ/s5eAtc0vWIdH1u3snPxC1Pwx4m8Ptq/hrWfDmrot4/h280m9O6/sx82RgDH&#10;IB/Rx/wakf8ABLvUv2Yvgtq37YXxW0SDT/i18YNH1fw94RlNokbv8D/Hei/AT4l+Grw3Gr+EtK8S&#10;C7fV9EZnji1a48PAbzGrsvmr/YzXI+CvBugfD3wd4W8A+E9Ot9J8K+C/DmgeEPDekWa+Rb6ToHhv&#10;S7LSNI0+1AwBFZWNmiRjg7VVT0zXXUAf4/P/AAcj/wDKVD9pH/sqHjX/ANLNPr8Da/fL/g5H/wCU&#10;qH7SP/ZUPGv/AKWafX4G0AFf6Hn7NH/B2/8AskfBr4LeCfhzrHgP4pTap4b0210+aW2+GVjd2xwO&#10;T9qPxgtM4HOSpAwSM4Nf54dFAH+lp/xGZfsZ/wDRP/i1/wCGqsv/AJ8VfDP7TP8AweZ+Mrnw5rGn&#10;/svfB7wXPqeq3V5p8OofFHwR4v0S60rQ7y0162TWLK88IfG8yL4jsT/wj7QgMseWm2glB5f8GNFA&#10;H1R+1x+2F8e/23PjF4k+NH7QHxC8V+OPEer6nq9xoWm6/wCLvF3ijQ/AGharrF/q48H+A08Y6/rl&#10;74d8I2N1eMLLSEvCqZByGJ3fK9FFABX90f8AwZj/ALO2oav8UP2lPjl4i8K6dPpWj6J8J7nwD4i1&#10;DSw9zbXsOrfGDw94k/4R69urBlVyCsd82k3qkFVjkCuNg/iR8DeB/E3xG8S6d4P8HaPda/4j1UXp&#10;stLsLe5urm7/ALOs73VrrYlsGZttpZuW25IUAgoVLV/slf8ABFr/AIJ6f8O4P2Jfh58EvEdrp1x8&#10;TLK68bzeMPEls1ldXWr2etfEfxf4t8NJdXul5tGWx0jxIkXyn5DhCylSoAP8u/8A4LcRvH/wUL+L&#10;Qlh0SAm30n9zoB/0QAm+wQPXP3iOMY4r8kK/W7/gtvA8P/BQv4tRS2enaafs2kZg066F1aqM35BD&#10;dQc5HTAyMeg/JGgD2n9nc/8AGQPwMP8Ao8n/ABeL4a8X3/Hqf+Kx0Mf6Vyf3f8L8nAB6mv8AbK/Z&#10;I/5Mh+DP7nTYcfAvR/3Ojf8AIMH/ABTZ/wCPQ/3T+HJP4f4mv7O6eZ+0B8DY/KgmJ+MPw0Hkzki2&#10;uAfGOhLsfkZDgncOMq3Q8g/7ZP7JMSxfsQfBiI2lrY+V8C9GAtNPb7RbW2PDbYW1JHIAJIUdWJHA&#10;zQB/kDf8Fk/+Um37YP8A2Umz/wDUO8JV+Y1fpz/wWT/5Sbftg/8AZSbP/wBQ7wlX5jUAe+/sz/FX&#10;Tvgl8dPhv8VdZ00avpvgrXTq93ps1qNRW7X7HfWZD2hvLLfg3YIzKMEbsEnn/QS8Gf8AB4r+x54d&#10;8HeFNBu/hx8UvtWheG9B0mb7P8K7L7KbjTdJsrNhaf8AF4cgAqQAcbVAxwRn/NwooA/0tP8AiMy/&#10;Yz/6J/8AFr/w1Vl/8+Kj/iMy/Yz/AOif/Fr/AMNVZf8Az4q/zS6KAP8AS0/4jMv2M/8Aon/xa/8A&#10;DVWX/wA+Kj/iMy/Yz/6J/wDFr/w1Vl/8+Kv80uigD/au/wCCXv8AwU/+Gn/BT34Wav8AE/4XeHPF&#10;eg6TpEFnLIfFHhweHFumuvEfjHw3/omzxF4i3ot34OvicOAMsc9AP5NP+D1Lp+zR/wBj74j/APUA&#10;0Gv0C/4M8J1k/Ys8WQ/bdQnMFrpJ+yXFvm0tSfi9+0Ad1m43dep9CSMAjA/P3/g9S6fs0f8AY++I&#10;/wD1ANBoA/gcooooA/0s/wDgyW/5MR/a0/7Ozj/9VB8Pq/tFr+Lr/gyW/wCTEf2tP+zs4/8A1UHw&#10;+r+0WgAr/Pn/AODyP9i2HTtb+DP7XHgzwt9o1HxfqXjeD4t+I7LRw9zaaX4P8I/B/wAI+D/7Z1fS&#10;tBe62/eWxbxDrJjXaUi2qmF/0GK/K/8A4LLfsqW/7YX/AAT0/aF+D9pb48U674V0m18LanBa2d1d&#10;aZdf8Jz4O1C9azW6G3LWukkNjaCBnOdq0Af4q9FdR4v0G48KeKPEfha6E4ufD2t6roswmABzpd7d&#10;2ROB0zsz0xktjGcDl6AP9Bj/AIM7v+Cg0Gp6Z8Q/2CfG2v6nf67Dd+N/jf4Vvddu7u402y8HaH4d&#10;+AHwp0jwhot7qviIqu28Jax8O6d4fOFwyNn5R+Yn/B4H/wAn8fC3/sm3i3/1ZWvV+B//AATg/av8&#10;VfsZ/thfBX40eHdf1Tw7pdn8QPh7pPxBn0e6u7a6vPhwPiR4N8ReL9JItBvuEvbHw6B9kOQ7bQRl&#10;QV/Yv/g54+N3g/8AaS/aC/ZY+O3gLUbe98J/FT4Ban440XyGb7Va6Xr3jrUruzF7aE5tXYH5RnLY&#10;Y5JAyAfzD0UUUAf7Hn/BvBLHL/wSq+A0kUvnRHxJ8YgG/wC6p+Jv5cn/AIFX7eV+IH/Bu5b29r/w&#10;Sn+A8VrD5EQ8S/GL916f8XW8Xn8M/wD1vav2/oAhkjSVGilUSJINskbcgg89uQAcd6/zR/8Ag6x/&#10;4JQx/AT4yzftq/B3QJm+H3xf1q81X4q+RpdrDdf8Ll+Jvjz4o+MNWvTaeHfCNnatpX9j2QdtV1zW&#10;pNW34DmQDef9L6vkn9tb9lv4d/thfs2fE74HfEfw1pviWw8T+EvFa+HP7VtLW7/4R7xpdeEfEGje&#10;HPEllHdAgato76yxtJGPy5YsQMmgD/C9or69/bh/ZS8UfsYftQfGD9njxHBqk3/CtfGureGNO1nV&#10;rMWo8QWumMqi+tntcWVyhLAFrRiu5hwAa+QqACv1/wD+CBP/ACmQ/wCCe/8A2X3R/wD0y69X5AV+&#10;v/8AwQJ/5TIf8E9/+y+6P/6ZdeoA/wBnmvw+/wCC9H/BOHwt/wAFEP2EviB4altNTi+InwbtvEfx&#10;3+H934YsdJHifxL4t+HHwi+MNn4R8DXl9c+H/EOr3PhvWdZ8YHzdI0eNdUlmlQwushYP+4NFAH+B&#10;94/8BeKfhf4y8U/D/wAbaRqGg+L/AAhrWp+H/EOjajaX+mXularpl21lfWl5Z6pZWl2rCRMKrqpK&#10;Mkh4YA8RX+iF/wAHKP8AwQPk+I134q/bl/Zb0C2g8Z39/q3iD4t+DtNtdG0u28V6rrur+LvGPi/x&#10;3ePg6xrHiMWpXIGN4BAIIBH+efqGn32lXkum6nZ3Wm39o5hu7K+tri1urWdSMrdWt0oeN/VSq/Kd&#10;23oCAZtf07/8Eqf+Dlj9q39hW5sfh38Y9Yv/AI9fBW9uHg1fUviPrHxI+I3jzwlZNc+Ldae48CWd&#10;/wDE/RPDtrdXmsa1ZxXysmx9Liwhdowy/wAxFFAH+uJ+zR/wc8f8Ez/2jLOUQa98R/h5qllbLPqQ&#10;+JWkeAvBlr5+4Wp+xm8+J96SD2BOM88nr9g+Nf8Agt1/wTu8EeGj4ovfjn4R1i3+zi4Gm+GfG3wr&#10;1bXAPsv2zBsl+IKE/Lx14brnv/i9UUAf6V/7dX/B3v8AsyeCvB/iPwt+x34O8a+MPiuDq2kw6l8T&#10;vBFivgH7P9j8RaVJqGlaz4E+L66tvOs2uhNpkoEQKO7uBjcn8EH7aP7dn7SP7eXxW1f4tftD/Ebx&#10;b4xvbu61Sbw14V1fxv4w8UeFPh3pGqatLq//AAjHgPT/ABd4g8RN4d8O2t5cgx6THKEQDBOTmP4v&#10;ooAKKK+4v2Ff2Bf2g/8AgoN8afDnwO+AXhoax4j124vbf+0dVuxomgaX9k8N+LfE+2+1+8B0y0W6&#10;svCGr7N+/fIpC7ism0A/VD/g3F/4JqeIP24v21vCvjzxN4R07Wfgb8CdZ0DxV8SrDxbpSXWg+LvD&#10;2v2vjDw8ljpNrrHhXW/DXiV7TWbFTe6fKy+UyrvO7cw/1qdD0Sw8N6PpWhaTaW9lpOiafZ6Vp9na&#10;2wt7e007TbRbS1t7S1gyFREVQqAbQuQBkIK+Cv8AgnN/wTp+B3/BOX4F6P8ACT4S6Pay6qIL2bxR&#10;41fSbPS9e8RPqWs6j4hFpfCz/wBE2aTeatItmO65PGMJ+iVABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABX+YP/werf8AKUj4Bf8AZg/wx/8AWhf2oa/0+K/zB/8Ag9W/5SkfAL/s&#10;wf4Y/wDrQv7UNAH8f9FFFABRRRQAUUVr6Vpd9rWq6bo+mQNd6jq1/Z2Gn2gyzXV5d3S2dpbYJx88&#10;jBQScYbGemADIor9K/g5/wAEiv8Agot8fbOxvvg/+zVrXjaz1L7PDZS2vjj4W6Ut012NOurUD+2/&#10;HuknMg1WyKknC713Y2nH61fAv/g02/4KSfEaTR1+LXhTUvgPFe2vn6lLqFr8K/Hv9k3OebQjw58c&#10;bQ3hJxyu0DHTk4AP5aqK/wBDj4I/8GVXg7w3N9v+NH7X2mfEyCUZ/wCEfX4HeLfB/wBkK/awc6t4&#10;a/aOLPuO1yNrKOc43fN+yvwZ/wCDXj/gkV8LdQg1zWf2bn8Y+JdOJOk6yPjL+0zoAtDcrf2l2TZW&#10;nxxu7Ri1pd4GQSpBPAOSAf5H8dneSf6q0uJPpasR+gNfcvwM/wCCav7ZP7SHkj4PfCeLxKZlM0X2&#10;jxt4C0DIJseD/wAJH4j0ngC7jOORncD0G7/ZQ+Bf7EP7L37NUkcnwV+GLeD5bc4iI8aePvEDDDvc&#10;cDxb4u1oHDXDHnp3wOv1tQB/lC/BP/g1C/4Kp+Pk0fUfiR8K9N+Gug6vcWU8Opaf8TvgP4yf+wtS&#10;/s6Qav8AY9O+L6Et9jurpxZgGQ7FOcZB/aD4Ff8ABld4YW307xF8ZP2ufElnqAt7T+1PAQ+DPh7U&#10;bX7Tmyu7oL4h0X427cB1ezXagBVmkywK5/vaooA/mx+DX/BrX/wS8+H0WnD4g/CDw38YLmztgs91&#10;q9t498Mm7ugQftTDRfigcFTyFBI4Bzzx+pXwj/4JcfsC/Ae706/+En7OXhTwTdaU12NOn07X/HV2&#10;bX7Ta3trdgf2v4svhh0vLxW4yA5IKsAR+glFABRRRQAUUUUAFFFFAHGeMPBfhrx3o0ug+LNIt9Y0&#10;e6a3M1lObqEMttd2d4isbVlbP2u1jcgMuQFAbaWz/NX+3P8A8GsH7A/7T1hqF18EtO0z9lXxlenM&#10;viTwv4e8SePLq7IGg2w3WPiX4oaRZDC2F78xJUnVmBwcBv6h6KAP8Vb/AIKN/wDBJr9qj/gm142u&#10;NA+MvhTyfCN/qH2bwp4pg8ReBdUufEFobW9v7W8vdG8I+MPE8mjE6Um5xeOuCXwBllP5YV/vffEH&#10;4f8AhP4qeB/Enw78e6SNd8HeL9GutD8S6OLzVNL/ALU0u7XbdWRvNIvrLV7RXAIzZ3qSbSVD8gV/&#10;Dd/wVX/4NLNB1+Lxn8cP2DtQ/srW5l8ReIW+A1tpXiLXbrxFr5tPGPiRlT4gfFX4+G30lfEerHw9&#10;4eRTZCLSGYTBJF81WAOz/wCDKz/k3X4+/wDZdvH/AP6rj9n6v7mK/jJ/4NIfgH8Vv2dPh1+1T8Lv&#10;i94Vm8IeNfBX7S/xX8LeJNHuLvSNUuLXXvDXhD4IeHdZsGvNHvdUtN1hrOk3kTbbsKWUldykE/2b&#10;UAFFFFABX8gv/BYn/g2E+F/7XVz4x+O/7KV1B8M/jIdLutXh+Huj6PbXlp8RfE8FtqFylpe+L/HH&#10;xP0TSPDZ8QazeRySXn2IRwthnzGpI/r6ooA/wwP2u/2Kv2g/2HvilqHwg/aB8Ejwn4utIbnUI7O3&#10;8QeGfFEF1pY1nxB4dtL4X3g7XPEWkANe+HNXKAX7MvlkN8pXPyNX+9L8Xfg/8PPjn4H1n4c/FLQn&#10;8UeDtfgu7HV9FGraxoQu7bUdKv8AR76M33h6/wBL1RBJpWq30RVLxWCuWTa4Vx/Np+1l/wAGnn/B&#10;OX436nea58EvC0H7PniLVheX+u6nceIvjx8Uf7V128vL67vdYNl4k+P9jaWYZ7y1xaIpQhWYlckU&#10;Af5UtFf3Z/E7/gyf+IekanLd/D79tfT/ABJpt2WuItNg/ZxFm2kqCQLQ3Ws/tHZvCTkhySSpUEDF&#10;fGuu/wDBoL+3Jp15r0Wi+KrjX7fS7m0TSbweDPAWmDX7a55ubpVvPj/mxFkD86uXL9QQTQB/ItRX&#10;9oXg/wD4Mzf2ntet7eXxH+0Ovg+WU/voLn4O+HdUNtzn5jZftBDPTtj371+gHwb/AODKLwN4S12w&#10;1P4u/tl6Z8WtFj+zz3vhuH4CeLfA32lR960XWPD/AO0eZFOQFDoNxODnaQxAP88KOKSQkRj0zzj/&#10;AD1r/R//AODLXT7yL9k745X8sPlWv/DQ/wAV7cTTHGbkfDf9l7gA46Dg9+OM9a/XH9mP/g2v/wCC&#10;Wn7N2oWPiu1+A/8AwkfxD024tZ7bxiPir+0LpQ/0W7sb6zz4duvjbrWjhheWhILg54GDjj9z/BPg&#10;fw38PfDmm+EvB+nNpWgaPbWtjptk15e6kbO202ztNKs0Fzqt5d3TbLKzjjG6RyVBLHfuMoB2lFFF&#10;AHh/7QH7P3wo/ah+FviP4MfGvwlYeNvhx4qfR/8AhIPDV/d6nbWl+NA8SaH4t0pJX0i+0q8Cx614&#10;f0e/AjvInEkKIXMZdH/zjf8Agqx/warfHv8AZ1uJ/if+x5eH42/Dj/SLjxRpeonwJ8MD4HtLWz8P&#10;WlrPaN4u+KN9qniNtY1i61bcBuZdqYIUjf8A6cVFAH+BHrGianoOq6jo+sWtxa3+mX93p95CwwVu&#10;7S6NrdoMjkq4KgjgnHY4rDr/AG6f20f+CWv7Ef8AwUBt4E/al+Dx+JF/YAf2beN8Q/iv4PFnOLL7&#10;GD9m+Hfj7weHb7JgEM24g72J7/zNftC/8GYHwK+IWuXd58Av2kNP/Z70SW43WehT/Cb4i/Ff7NbY&#10;1JSrat4u/aRWZ2C3ekfeU5GlOysTJKaAP83uiv7f9b/4MrvjhY6xPY6T+2Naa7pkV3cwQawP2fLC&#10;zNzbi5+zC7+xXf7Ru9cqRIE3K23DHdww0vCv/BlJ8YtY146Z4i/bW0/wro4gumHiKf8AZytNWXNu&#10;Atsv2Gy/aOD5kO3B3jaoIJP31AP4bq7Dwl4L8Q+N9c0/w54a0+41DWdRF0bKzQLbhja2t3dsq3Nw&#10;yoMR2rsNxUHBXcGGR/pBfs5/8Gav7L3w6uNNf9oP4y6f+0VDaDOpQweBvil8JzqmftWQG8H/ALSB&#10;NmRlBmMkYV1zjOf6Xf2S/wDgnB+xv+wxYzaX+yz8H2+GGnzi3EtsfiF8T/GSn7Nd+IbpCP8AhPfG&#10;PiyTcr+LfEIADgE3BU5wrxAH8SX/AASJ/wCDUbx34o1zw38Xv+Chvhu28P8AhKzuF1D/AIU8dY8I&#10;eMdL8W2wutesPsd74k+G/wAUBq2jg2v9j6wvy5G7blsAj/QL+Ffws8C/BfwRofw5+HOhW/hzwj4c&#10;s7Sw0rR7W6vLm2tLe1tLO0AVr+8u7kkraqAWc/MvIGWLel0UAFFFFAH+Pj/wcfRvH/wVT/acMswn&#10;E3xR8bGGH/n1BvNPwOOucE/h3FfgrX+tb+25/wAG2X7Kn7bv7Qvi/wDaF8d6vBZa7401DXdX1nTz&#10;afE64a61TVNpF4bzRPjD4ZsUZSqlhHoqrnAjyOB8d2f/AAZ4fsTwto4uvFNveLZwXn9sD7B8YLZt&#10;VNxuFmV2/H8myFoBzsPzcZBI4AP8xaiv9Omz/wCDO/8AYohj0b7V4rt7v7IL06vjSfi/anVvtP8A&#10;x57QP2gc2f2TIztznnPNFv8A8GeH7FESaZ5viqCY291dXGpY0r4vj+1LXANpaDP7QIFnjALsuTnP&#10;3moA/wAxaiv9OmL/AIM7/wBihUgEniuCUw619rmI0n4vg3GlDGNJ5/aByp7fbBz6jAJr1LwB/wAG&#10;jf8AwTc0G0vIPHnhSHx/dT67dX9pejxF+0D4XFroRa0Fp4da10j9oICQptk36uN8yjA24wKAP8sy&#10;vrD9k/8AYm/aP/bV8f2nw0/Z58A/8Jj4qn+1k2c/iPwz4WUQWlmbu6P2vxdrujWfFmdwCvjGAc8i&#10;v9Tz4Pf8Gy//AAR++E2sw+JrX9l06h4q03ULW50fWh8bP2m7YWf2U2V2oFjd/HC+s7o/bbXeGdCo&#10;XK7eoX9uvhr8KPAnwi8PQ+Fvh3oX9gaDCtt5Vl/amr6oB9n4Um61jUNQuyQCRjeFPOQc4UA/mI/4&#10;Idf8G4nw/wD2BJbP9oH9pOC18eftJXA+0eG9H1GytrU/BkvY/FDwL4htNK8Q+D/H/iLw34wj8eeD&#10;fF+ltfM9vGdHZBEpMj4X+sGiigD/ABdv+C29nLaf8FC/i5G+kQaMWttJmNnbXRulIJvz9qLZ6nB4&#10;wAQuM8nH5IV/q3ftT/8ABrl+yJ+1D8Z/Gvxk17XrbRtT8V6baW8Fp9j+Kd0dK1O1XH2zdZ/HDR7S&#10;7BDEFTaDd0I4FfPbf8Gd/wCxOGmx4ptyJNFFjDmx+L3+i6sMY1cbvj/868D/AEM5jOTz1JAP8379&#10;nhDL+0B8DYhb/axJ8YPhoptc+QLvPjLQf9Fz0GSduffcDkiv9sn9kmD7L+xD8F4fsP8AZ3k/AzR/&#10;+JdDd/avsmPDe77It33IJ6joT1+U1/PB4M/4NFf2K/BnjPwf4th8SQXsnha68P6sLQWfxftDea/o&#10;WsWGrDVsn9oC7IVvshU2QxGcjJxiv6kfhl8LNF+GHwk8K/CLRmB0Hwl4StPCNhg3mDZWtkLMc3d9&#10;eXeCMsA14TzwQMAAH+Mp/wAFk/8AlJt+2D/2Umz/APUO8JV+Y1f6rP7TX/BrN+yd+018cPi18dPF&#10;fiq2g8UfFPxLZ+IZW/sn4pA6T9nsNO0u8sx/ZHxx0fSbk3a2eQW0ZWB+73NeIXv/AAZ3/sUTDWfs&#10;viu3sxeCz/sgHSfi/cnSfs4/0vOf2gQbw3fBAbGMYXByKAP8xWiv9Om4/wCDPD9ieQ6m1r4pt4Bd&#10;2ttDpgNl8X7g6XdDAu7pi37QC/bCSBtV8AdcLzTpP+DPH9infeGHxVBF5mmeRZj7F8X2NpqYwRqh&#10;z8f8sBtA8o5XP8PNAH+YpRX+nR/xB4fsS75s+KrfB0T7BF/oXxhyNe/6DLEftAY2Y/5hYJjwCd2O&#10;rl/4M7/2KP3GfFFv+70b7BNix+L4Fzqx66v8vx/+ReT/AKEP3fHbC0Af5itFf6dUH/Bnh+xRG9mZ&#10;vFVtL5en3EN4PsPxfU3V4xIW7z/wv8FFXeQUXao44+VcJZ/8GeH7E8LaOLrxTb3i2cF5/bA+wfGC&#10;2bVTcbhZldvx/JshaAc7D83GQSOACL/gzvu45f2LPFNp/a0939jtrAnSzaeRa6Ubn4v/AB/bIvMg&#10;XbXp+fHJQ8beOPz+/wCD1Lp+zR/2PviP/wBQDQa/ri/4Jm/8E2Ph1/wTS+D83wf+HeuLrujy5PnR&#10;WniO12sfF/jHxdwniPxj4wuyPtXjGVTi+AypGCDkeNf8FQv+CNvwV/4Ki3Xw2m+LesW+nW3w81u7&#10;1eK1mtPGN0LsXmj2Gjtan/hEviH4FZRiz5y7dQAScAAH+M/RX+nTF/wZ3/sUKkAk8VwSmHWvtcxG&#10;k/F8G40oYxpPP7QOVPb7YOfUYBNJ/wAQeH7E/lY/4Sy28z+3ft3mf2X8YMf2HnP9jY/4aB+9j/mK&#10;53/7NAHFf8GS3/JiP7Wn/Z2cf/qoPh9X9otfln/wSy/4Jd/C3/glf8K/ij8JfhHqq6joHxN+KB+J&#10;M5htfEtsLO5HhrQPDaWuPFvjLx1enba6MCf+JgoIJ6ttZP1MoAKKKKAP8fH/AIOIv2MLf9jn/god&#10;8QvDfhrRLbTvBPiTRPCnimzvYblQLvXfFlnfeINWBs31zWb2PDNktI6p0ACsAW/BWv8AaV/4Kef8&#10;Ekf2ff8AgqF4a+HuhfGaLyZPh74jvPEVletdeOz9pubrR20fa1n4P+IHgVflTb8zO245YAYGfxUj&#10;/wCDO/8AYpCQB/FVuTDrf26YjSfi/wD6RpQ/5g/zftA5Uf8AT4vzcngjJoA/zFa7HxL418VeLLTw&#10;3pviDWLjUrHwfoq+HvDUE32fGlaJAWKWUYt0B2AAf6xmJx1IOa/0tv8AiDw/Ym2S48WWxJ1030R/&#10;sv4wcaF/0BST+0EMt6ar9/HO3qakl/4M8P2KZUvPL8WW8TTap9qsx/ZXxfJtNM76Yc/tA8kFj85y&#10;35AgA/zFKK/06bn/AIM8P2KJY9UNt4qt7M3d1aXGm50r4vXR0q2GftdoSf2gv9MLZO1nx+Apb3/g&#10;zv8A2KJhrP2XxXb2YvBZ/wBkA6T8X7k6T9nH+l5z+0CDeG74IDYxjC4ORQB+qf8Awbzf8oqfgL/2&#10;MvxZ/wDVpeI6/buvlr9j39ljwR+xr8AvCn7P3w7P/FLeErnxBfWJX+2DuuPEOsXutXrf8TrX/Emq&#10;/wDH1eOQDq0mRjaQSwP1LQAUUUUAfxmf8HXv/BLc/H74KaR+2f8ADUNN8RfhHBpXg288HfZbO0g8&#10;RaX4x8Xf2trXiW88Sa14sshYnRrfeBpC6O6ELvRxuAT/ADOq/wB9fxJoVl4o8P674d1HM1j4g0XV&#10;dCvI+f8Aj01Wzexu1Jhwc7HYEgjBJAYdD/KL4z/4NFv2D/FHjR/EenXkOg6LcZ+1aAf+F1ak1x/o&#10;otLVhqsv7QSSIQQC21d2MdQeQD/Lir9f/wDggT/ymQ/4J7/9l90f/wBMuvV/bVZ/8Gd/7FEMejfa&#10;vFdvd/ZBenV8aT8X7U6t9p/489oH7QObP7JkZ25zznmvon9kP/g1/wD2Wf2P/wBo74HftKeB/FVt&#10;deNPgp49/wCE201l0j4nI2p/ZrK/s7O1b+2vjf4l0W1ZPtu7LaNLnbzvI2kA/qGooooAoXlpbajZ&#10;3djdxCa1vbe6sLqI4AuLa5Q210rAcgMjMDjnafcV/Hz/AMFkf+DXr4a/tZ6x4j/aK/ZMvIPhv8ZL&#10;24vNQ8S/D7T9Ks7q0+J2q6leach1e/8AGHjv4n6Lo3hs6RpFswG2yCldxGAcV/YrRQB/hLftH/sr&#10;fHP9kv4j6z8JPjv4KPg7x7oFxbQanpEGs+HfE1rbT3ek6bq4U6r4a1LWNHz9j1jS2YLesT5jHjaa&#10;+cK/3jfjj8BPhT+0f4E1D4Z/GPwsfGHgjWDYnU9E/wCEg8RaALtdM1fTfEFpuvvDmo6Rq2E1fRtJ&#10;mIivEJ8vAOMiT+aL9qL/AINHP+CfPxa1Bb39n2xg/ZuBx9riuNW+OvxcNyFtLC1B3eL/ANoG0Kf8&#10;el0xwQCXXOQGwAf5Z9Ff3XfEL/gyU+I+hRwXXgn9u3T/ABo13qF0s2m237M66QdKtMg2ha81b9o9&#10;hefKfLbBVtwycg5bz2T/AIMt/j+LiCKL9rO0lilFt50x+A+kj7MCOc/8ZBfwj+7jj72epAP4k6ng&#10;hluZBDDGZZZDwB19Tx/n+df6EfwU/wCDKTw34a1nSNf+MP7aGn/EfRngsZ9Y8EL8A/Eng9w2bCa9&#10;0oeI/Dv7SBlBBF5pbSKFU5E0X3V2/wBA/wCxz/wb3f8ABNH9jPxJpvxG8A/A3z/itpls1rD43b4m&#10;/HgYtroWJu1PhzWfjD4j8O8vaZyLFuM4PIwAf53f/BMj/ggD+2N/wUL8R+D/ABKfDn/Cvf2dNYtr&#10;q91v4t22ufDjxBqWkr9h12bRLYeAr34geHfEt2NY1fSG0ouYo/JGZCwC5T/Tm/4Jy/8ABMb9m/8A&#10;4Jo/Cdvh/wDBDw5py+KNZWFPiF8QoLPVtN1P4gtpXiTxjrHhqW+0e98QeJLLSR4dtPHer6RCmkPG&#10;HidnkO4qifo3b20Frbw21sPKijG2IDnAGfXr1PHerVABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAV+fX7eH/BNv9l//AIKIfD2bwN+0P4OuNee0tt/h3WNP1bVtA1XStRt9&#10;J8X2ek7r7SJbe9l0qzbxlrMkmmcbzIM/OST+gtfy4f8ABWL/AIL7al/wSn/4KW/Cf9n34j+DZ/GX&#10;7OPj/wDZO8E/FC/g8K6To58eaT8RfFPx0+J3gaXWb3xF4i8V6HYJ4RsfCHgNmayO9/7Ubzd4R3WM&#10;A/En9rX/AIM2fiHY61qfif8AZl+OHhODwm09z9g8A3XhTxj4l19Le6vbw2h/ta78Q7XNpZBUfg7m&#10;xlsjn8hfGf8AwbA/8FN/DGsSaZo3wl8W+MrQf8xfSPCgtrM89P8AS/EAyPXBx71/pgfsR/8ABSf9&#10;kf8Ab48IaF4k+Afxa8Ea74j1LQ7PWNY+GVr428H63498Ivc6fY6pe6T4k0bw34h1j7Hq2ji9RdVX&#10;LFTnJPUff9AH+WH8H/8Ag0k/bw+I39j/APCY+JrT4SnUjd/a/wDhKfAGr3Z0n7ML0J9s+xeIBk3f&#10;2VSuAP8AWKMkFQf2B+An/Bl94U8LtZH9oX4/eFfigIXLXw8H6V488HC4tyb4gKR4hOGGbMbsA/Ix&#10;OAAT/d3RQB/Oh8CP+DX/AP4JWfBK4g16D4WeNtY8WAr5+oXPxY8eXelEW7/abXbpN3qW0MhHzDDb&#10;sAcE5r9ivg9+xt+zh8DtHi0P4f8Aws8M2ljACEOraVZ65d4IsgMXeq2juCPsaYIIIJLKQeB9S0UA&#10;YOn+HNA0sZ0zQtF0zp/x4aTZWn5C0RAMVvUUUAFFFFABRRRQAUUUUAFFFFABRXi3xC/aF+B3wmkm&#10;j+J/xZ+H/gJ4sNMni/xZo2hNACLMDcL69jxxeRtkDksVzgEn4P8Ai/8A8Frv+CYvwdtpzqn7aH7N&#10;+v61bZ87wvoHxs+G766uejGzvPENoQD2yVJ680AfqzRX8j/x7/4O/f2BvhM99pfhP4Y/F34qXjQv&#10;b6brPw/1X4Ra5oS3WL0WlzcunxCVhaK9qrELlgHAA5Br8bPjr/weXfHjU7jVP+GdPhlpPha1Ntdj&#10;SB8T/h/o2rG1uR/aBs/th0X4gkMnzaSCFLKCsmRyNwB/o51554++KXw/+GGnf2r4+8U6Z4XsNpl+&#10;06k5RAM4ONqPyORnFf5HXxv/AODkT/gpz8fBqA8U+PfBHhoaktz56/D3w/4l8G+WLn7bu+zfYfHb&#10;bOLxwAA2OPvbfn/KLxh+1/8AtTeO7+9v/E/7RPxt1T7Zcm5ltLn4r+PbjTlOcYtrK78QyKFGDgA7&#10;vcdgD/YC+K3/AAW8/wCCXXwdsz/wln7Y3westYly2naBcarrFveaqqXNil61of7Bcf6IL0OWIxgf&#10;MCSdv5M/FX/g7i/YR8BazZ6Z4Y8H6p8TrS8mAl1fwx4/0i1tLQLa2dxlje+HyWG59h5A3KRnJIH+&#10;XXqviDW9dlil1rWdV1iWL/Vy6xqd3qRUezXjyMB1B5GRwc9KxKAP9QXwT/weC/sSeKNYstO1r4Te&#10;JvBFtdXXkT6vrHxD8O3Nra2wyPtbfY9AyVz/AAEjB4NfuV+yb/wVn/YJ/bQvLDw78C/2ivAHjDx1&#10;eW1pdzeBdH1e6u9esvtV1oFjtuUbTrQKE1jxFYaVkthpDkgAtj/EwrvvA/xM+Ifwz1SPXPh1458W&#10;+BNZQoRqfhDxFq/hm9At7m0vI9t5o19ZyEfarZHwGwSilgcqEAP96Kx0fStMa5ksNOsbKS7uJ7m8&#10;ls7W3tmu7qcg3N1dNAql5HIG93YvkZYkkY2K/kh/4NRv24v2gv2r/wBljxt4b+NniO18Vw/DD4g6&#10;n4B8N6vejWLvxPdaB4M+F3wOtdHOr6zrHiDVrzWb4Jq942qPhfm2thfuj+t6gAoqGSWOJJZJSIo4&#10;xueQ8ADueATx69eRj2/PHxT/AMFav+CYPgnX7/wz4z/b+/ZJ8K+JNM+yrqWh698ePhvpmp2f2u0W&#10;9tlubS78QKw3Wt3GxGCclc9hQB+ilFfmf/w+b/4JL/8ASR79jH/xIT4a/wDzQUf8Pm/+CS//AEke&#10;/Yx/8SE+Gv8A80FAH6YUV+Z//D5v/gkv/wBJHv2Mf/EhPhr/APNBT7f/AILH/wDBKC6uIbS0/wCC&#10;i/7G89xdzrbwwQftBfDUzT3E5CqAv/CQA5yQAeADgZ6AgH6W0V8f+E/2+v2JPHtxNa+Cf2rvgF4r&#10;uoJzbTQ6B8TvCGqT29yQRgraak5/Eg59TyB9VaVq+la7p9pqejaja6lpl4u+0vrC6W6trlBkDbcI&#10;WDZII4bJIxnoCAa1FFFABRRRQAUVyHjTxv4Q+HPh3UvF/jnxJonhHwxo1rdX2ta/r+p2ml6VplnZ&#10;2kl3c3d3eXjIiiK1t2JGSzKMAE4Nfn9/w+b/AOCS/wD0ke/Yx/8AEhPhr/8ANBQB+mFFfmf/AMPm&#10;/wDgkv8A9JHv2Mf/ABIT4a//ADQUf8Pm/wDgkv8A9JHv2Mf/ABIT4a//ADQUAfphRX5n/wDD5v8A&#10;4JL/APSR79jH/wASE+Gv/wA0FH/D5v8A4JL/APSR79jH/wASE+Gv/wA0FAH6YUV+Z/8Aw+b/AOCS&#10;/wD0ke/Yx/8AEhPhr/8ANBR/w+b/AOCS/wD0ke/Yx/8AEhPhr/8ANBQB+mFFfmfH/wAFlf8Agk3K&#10;8UUH/BRn9jKWSUiGKMftCfDbknjBz4g6HjqPYE81+imj6zpOvadBq+hX9rqumXmfsuoWNyt1a3Ig&#10;uGtiVuULK3zqVOC2Sr4JGSwBuUUUUAFFFFABRRRQAUUUUAFFFfOHx7/a1/Zh/ZX03S9d/aU+Pnwk&#10;+BGkavd2emabqnxX8d+HfBVpe6hqkGqXdla2d14iv7NXN1H4e1llGdpbS5BhSg3AH0fRX5n/APD5&#10;v/gkv/0ke/Yx/wDEhPhr/wDNBR/w+b/4JL/9JHv2Mf8AxIT4a/8AzQUAfphRX5vaR/wV+/4JZ+I9&#10;Qg0jQf8AgoT+yDrGqXnniz07T/j38N7m6uRb2xun22w18MSqAkcLvwFBznH6OxyJKgkQ5Q5wcenX&#10;igCSiiigAoorkfF/jHwr4D0DU/FfjXxDovhbw5o9tPdanruv39ppml2VrbWxuXubu8vCqqsYUnhs&#10;56IxABAOuor8z/8Ah83/AMEl/wDpI9+xj/4kJ8Nf/mgo/wCHzf8AwSX/AOkj37GP/iQnw1/+aCgD&#10;9MKK/M//AIfN/wDBJf8A6SPfsY/+JCfDX/5oKP8Ah83/AMEl/wDpI9+xj/4kJ8Nf/mgoA/TCivzP&#10;j/4LL/8ABJyaQRRf8FG/2MZJZCBEv/DQfw25OOmf+EgODwTxjPt29i8Hf8FDv2EfiDc6ba+CP2vf&#10;2d/Fd1rAtRpkPh/4seDtUa8F1gWv2U2mpsG8z7SgUnBAYBgMGgD7OorM07UtP1e2+16ZeWuoWso/&#10;dz21ytzA3f8AhJA7cDOfUVp0AFFFFABRRRQAUV8u/Hv9tD9kn9le502z/aU/aO+C3wGn1i2GoaRH&#10;8WPiH4a8E/2paz3d1arcWJ8Q6jYiVDdWsilk3KrBo+oyPnH/AIfN/wDBJf8A6SPfsY/+JCfDX/5o&#10;KAP0wor8z/8Ah83/AMEl/wDpI9+xj/4kJ8Nf/mgroPCH/BWf/gmN8QfEumeDvBH7fH7JnizxZrty&#10;bbRvD+gfHf4f6nqWqXENt9r8uztLXX2cnYrHoofYQxJyFAP0Qoqlb3FtewQXNtKJ7S5gFxDLDhre&#10;4guAGVgehypDDGCAeepAu0AFFFFABRRRQAUUV8cfHv8Ab5/Y1/ZkOpWnx0/aW+Cfwx1nTrA6j/YP&#10;jf4meEPC+u3ahRcqtrZazqdoWJXnIGM8EDAJAPseiv5bvj3/AMHYv/BOf4JaheWui6b45+Nkdn9o&#10;IuvhB4q+EGv2t2YDqIBtPtXj+zdlcaXEFA6jVoiCSQD8AeOf+D1X9mm41C1k+H37Nf7QunaYNPIu&#10;7fxNpPwuu7o6l9pPzobL4nBBGFHAyrYOdmckAH9yFFfw0+DP+D1j9m621AyeO/2bf2hNR0w5Ah8P&#10;aT8LbW6B9c3nxO2ntzux2r7W+F3/AAd5f8E8viNbWk+qeAPi58OPtGA0XjjX/hDpk9qR9tH+lD/h&#10;YJAyLZTjJyZEPORkA/rAor87/gj/AMFU/wDgnr+0Baacfh1+1z+z1rGt3pumHhaw+LXgPU/EFoIL&#10;vUMPd2ek6/dhDcppb3iBScpjli3H6B2l5Z6haxXNjPb3dtMP3U9uyzwEY6hkIGO3bGRnGaALtFFF&#10;ABRRRQAUVzuv6/oXhTSrvXvEWrafoekWYtVu9T1a5S0tLYXN0tpam7u7tgiK15cqqFioViozg1+X&#10;fx5/4Lbf8E0/gJb41n9rj4B+Ktaywn8M+FvjD8N7rXrUAWODdWd14jtdgYXe4c5CgghTnAB+s1Ff&#10;ycePP+DvX/gnj4MfXksfh18W/Gg0ixa5hbwrr/wg1FdYfAzZaUR8QcO3GT9Pu8AjgvB//B5j+wD4&#10;o/4/PgD+0f4W/wBI8j/ioLv4QWv48fEI8e3X/aoA/sEor+fH4Ef8HK3/AATL+NV1Z22s/Fvwr8GU&#10;ucZuPix8S/hZ4ftrUH7GAbqRPGF0F5uiAwzxG4xnJH7G/Bv9qf8AZu/aGs7fUfgR8cPhZ8X7C7tv&#10;t1pefDfxv4c8WW91atbLdfa1bRr+7Ozbk5YZHBYYyQAfQNFFFABRRRQAUV4l8c/2ifgT+zN4Ts/H&#10;37Qvxg+HPwV8EXmqf2Fa+LPid4t0bwXoNxrR0jU9aGlDWNau7WyN42k6Lq2pCISKxh02ZhnyxXx5&#10;/wAPm/8Agkv/ANJHv2Mf/EhPhr/80FAH6YUV+Z//AA+b/wCCS/8A0ke/Yx/8SE+Gv/zQV7N8Dv8A&#10;goJ+w7+0x4mHg79nr9rL9nv41eLCSP8AhHPhh8VvCHjTXCIbS/1Xc1homp3d3sXS9Kvbx2ZCqJDI&#10;WYAByAfZVFFFABRRRQAUV8CfEj/gqN/wTj+DnjPXfh38Wf24/wBl34ceO/C2pXukeJPCHjT42eAv&#10;D/iLQdW0y6FnqWk6zo2ra9He2N7aXPySRSRJIpUqOEzJxX/D5v8A4JL/APSR79jH/wASE+Gv/wA0&#10;FAH6YUV+Z/8Aw+b/AOCS/wD0ke/Yx/8AEhPhr/8ANBX3z4F8f+Bvih4X07xp8PPFfh3xt4S1U3P9&#10;meI/DGq2muaHeHT7p7O7+x6hZvJaSfZby2ZGKtxIhIGMEgHb0UUUAFFFFABRRRQAV/mD/wDB6t/y&#10;lI+AX/Zg/wAMf/Whf2oa/wBPiv8AMH/4PVv+UpHwC/7MH+GP/rQv7UNAH8wfwH/af/aB/Zl8Uaf4&#10;v+Bfxl+KXwp1O11Sy1WeH4f/ABC8Y+BrTXRaXdlcjT/EX/CI6/4ek1bSdRFklpqkMkoMsKbWdTjH&#10;9w//AATK/wCDvvSzpll8N/8AgoV4I1AahbPaad4T8bfBDwnG1td2v2O/a8vviP4j+MP7R4cXZuvs&#10;gV7KyCkOTycY/wA/SigD/d1+Cn7Un7On7RVgup/A345fCT4tQeUGu4vhv8SfAvj2eyEzX4gF6/g/&#10;X9ZSEt/ZWpGNS+51ikYAiJ2H0HX+Fr+z/wDtu/tcfsrtOv7Ov7SHxi+DMF6LX7bafDf4heJvB9te&#10;m1GqG0F2NG1G0D/ZT4g1YKcAfvn3ZAQp/UR+yz/weHfta/D86d4Y+Nnwp+FvjXw4jf8AEy8Y6hdf&#10;FLxN4zeAC9uBgXvxA+yMw3IvQnaBxhTtAP8ATCor+Tj4Kf8AB3r/AME3PGtnpumfEay+Mnhrxdez&#10;iGWDSPhlZroFt/dP23V/H5bnpnJ6Hg4r9JvA3/Bez/gnF8QLvTLDSfircabJq6WcsMviA+EdJtrY&#10;ah9jMf2x7nxh8hJvV3EI2BkAEEZAP2hor84Ln/gq9+wha281zJ8fvh80MNu07eT438Bk7bfJIGPF&#10;/UEAAYAPQ5r5K+In/BxL/wAE0PhpZ6xdaz8Q/FmsLpE/2eeLwvpXhLX57puAfsMdn4zAuhjPQqSK&#10;AP3Uor+Mz42f8HkX7FGm2crfAHwf8SfEd8vMUPxH+Gd3pVqx+0WX3jo/xADH5PtrcEEFVAOOG/IH&#10;4u/8HnX7Y+um70fwB+z18ANH0ub7K1vrxPxU07Xhj7Hckg2nxB2pyHj4IO0ngg4IB/pWSyxxRGSS&#10;URxgDMhIAH4kEfpXgnjb9qj9mL4aPdR/Eb9o34FfD+ayg+0XcPjf4v8AgLwubSDH37oa14hs/LAO&#10;fmbrxycgn/JD+Ov/AAcGf8FQ/jTffatJ/ah+MXwfteT/AGb8LvjB8S9BtTm0Nqc/avF143OSx7nJ&#10;Ock1+avxI/a+/aj+Mct7N8Vv2gvi58Q5NRt/s17J4u8c+I9cN3b5+7cm91CQsBwM4J9fUgH+vf8A&#10;HL/guJ/wTS+BlleXd1+078IviUbK2ubmSy+EPxj+BXjLU7k21nqV3Ja2lp/wtLSS95s0p9qHA+6p&#10;K53D8d/jf/wePf8ABPTwdBqOj/Db4X/tQeI/FttNcwW9/ffDz4Qan4NuRbfbbYn7ZpH7SNjeuPti&#10;IQVRfkySMEEf5hkrySyGSTl5ec9OuBnHuP51DQB/bZ8Zf+D0P9rSabUofgP8EvgDFp8tz5OnTfFH&#10;4V/EZdTFoPlP2pvCX7UOwXZHAxkdSAcnP4yfHT/g4i/4Kc/HSG9iuvjNqnwsN2B+/wDgt8Qvjz4E&#10;uLQm6srwmzJ+Nur4G+zjAHPBPzD+H8LqKAPp/wAY/tqftk/EZ5JfiF+1l+0x47klz5svjH47/FPx&#10;O5PDcnWfFl5uOIBycjaAAMKlfO+raxrGv3kup65qupazfTnEuoateXepXjez3V28kjHnjLcDhcd8&#10;iigAooooAKKKKACiiigAooooA/0YP+DKz/k3X4+/9l28f/8AquP2fq/uYr+Gf/gys/5N1+Pv/Zdv&#10;H/8A6rj9n6v7mKAM7U/+QXqX/Xhd/wDpK9f4i3/BUHzP+G5/jrv/ALGz5/w9z/wj/wDyAs/8Ki8B&#10;f8g/HGzGM9/Mz2xX+3Tq/wDyC9S/7B19/wCk71/iLf8ABUBJIv25/jrFJDp1qVn+HuYNI/5BSH/h&#10;UfgE4sucbSCGP+0xGecEA+AaKKKACrsE9xZXEV1ayzQXUEwmhmhJguLe4gO4MpXlSpIb5SCCO2CD&#10;SooA9e8PfHn44eEbie58JfGb4r+F7mefz5p/DvxA8XaDc3FwTyX/ALJ1u1JYE/ezuUcA8KK++f2c&#10;/wDgs/8A8FH/ANmvXYNZ0D9qP41/EeytA5h8KfF/43fHbxj4MtvtFnqNmxHh2z+KWjRKobVnu8hl&#10;VdSCuFJ4b8qKKAP9Db/gnl/weL+HvFMk/hf/AIKD/DFdD8SaibGDw3r/AOzb4BtNK8HWhW98X3mr&#10;N4w1f4wftH3d+qtpA8NppTWS5OqnVUl3K0O7+0b4DftL/Az9pnwnZ+Mvgh8U/AHxJ0ie2+0znwZ4&#10;28IeMLnS/mNsBq3/AAiWva1FZyM/AVpF5YfMu4Cv8IOv1O/4Jyf8FYf2p/8AgnR8S/DfiP4cfEPx&#10;ZefD3TdTtrjxB8KL/wAWeL7bwF4hskur69u7XV/Duia/o6Xn2q7vGaRi46Z65JAP9qqivzY/4Jo/&#10;8FJvgf8A8FJ/gHoXxV+FWseVr0Vsum+NfCGomz0vXtI1/TNK0FvEl3aaKNf1bV/+EZGsaytlo+sX&#10;jAy4Ct8wUt+k9AH52/8ABVL/AJMY+Pv/AGT/AMcf+oH4vr/EZr/bm/4Kpf8AJjHx9/7J/wCOP/UD&#10;8X1/iM0AFFFFABRRRQAUUUUAbfhz/kPaH/2G9J/9LY6/3YP2Yf8AkhfgX6eIv/Uv16v8J/w5/wAh&#10;7Q/+w3pP/pbHX+7B+zD/AMkL8C/TxF/6l+vUAe+0UUUAFFFFABRRRQAUUUUAFf5iP/B33+1/ZfF7&#10;9tLwJ8CfAXioax4C+Hfwm8KTeKtPsdY/tKz0n4y+Efit+0h4P1myvLTSvEN7o9lqtlo9+qOLzSU8&#10;QIsiIzRxMFP+jz+0p8ZNP/Z6+APxk+OesfZjp3wl+G/i34gXsdzgwXFt4W0a+1gx4N5agbhafMTI&#10;rYyFJOMf4ln7b/xmvP2gv2v/ANpr4xXGoXV7Y/EP4/8Axr8Z6DDc3bXcOl6F4w+KPi7xRpOl2TXN&#10;1dEafarrGUUs2xSzZbIkYA+T6KKKANfStU1bRr2LU9F1G/0m+g3eVqWn3d1aXdsJ90Bxd2pSSMEZ&#10;BKlSw4XJ+Wv9vX/gnF+1hof7bn7H3ws/aR8OHzNH8bT+NdOhb/ROvg3xl4h8G3QBtNf8Sx/8fnh1&#10;+P7XYncCygBS3+HnX+ip/wAGbP7aPiHxl8Nfi/8AsfeKdXx4Z+CWl+FNW+G+mz3d15I1P4oePPjB&#10;4u8TLaWd3fi0RmeNWK6VZKzEK0m7ILAH90lFFFABXwJ/wU2/5Mr+Of8A2JXib/1FPEFffdfAn/BT&#10;b/kyv45/9iV4m/8AUU8QUAf4gVFFFABRRRQBLFLJFIJIyRICSCBnr/n/APXmvTvDnxo+MXg2Wzm8&#10;I/Ff4j+FJtN+zf2bN4d8beJdCns/soP2X7GdK1K1NqUGCpUjHDbievllFAH68fss/wDBcH/gpB+y&#10;t4uh8SaJ+0d8Uvi/axz7h4V+PPxh+O/xC8KjKfZzjR7T4p+HRynKgODkgYBIWv74f+CQn/By38Bf&#10;29ZdG+Ff7Rknhr4JfH6e3uv7S1O5Xwf8Mfg3eXdpY+L/ABDdf8I5eeOvjh4v8Yun9h+HtJDBrQ51&#10;+R13Kjhl/wAqaup8LeLfEvgnWrLxJ4R17U/Dmvaf9qFlq+j3d1p2p2n2q2azuBFd2u10zbMwba3R&#10;izAk4oA/3z6K/Cn/AIII/wDBTW1/4KQfsaeHNe8W6lNefHzwONfuPi/ZfaLy8tLODXfip8UdI8Am&#10;0u9X1/WdakW88JeEIzjVWQjygyuQSK/dagAoor5v/a4+LUXwI/Ze/aI+MjXdvZXXwx+Bvxa+IOlC&#10;4uktTd6n4L+HfiPxPaWdozXlsTdNJpHyqrK2PmQ/KxUA/wA0L/g7B/bCH7Q/7etn8M9G1K2TSP2f&#10;fDfir4Qa/pWm3bmBvEPhH4peMSbvWLS317VrX+1gt0Yyz2GjsoKL5WMqv8qlfSX7Xfxx1L9pH9p3&#10;48fHfWZGl1D4s/Frxz8QLhibojPijxHqGsAAXl7eMvy3gGC7AnJ4yRXzbQAV2Pgrxn4k+H3iXSPG&#10;PhDV9Q0LxLokzXGk6tpt1eabfWVzLbNbs9re6XeWt5G2y4b/AFUittwDwzo3HUUAf7kf/BP39o/w&#10;V+1T+yl8J/ip4C1QazpJ8M6T4YvdR+2aTqYfxB4b0iwstaBu9H1/xFDITdjcd2oM/PKgMpb7Vr+J&#10;3/gzp/bP0/x1+z348/Yyu7y6m1z4O/8ACQfFGebUDdvbmz8eeOjZ2dpZ3d1fsGJOD5a2gYH5dxZS&#10;H/tioAKKKKACvmz9or9qr4CfsneDJfHPx9+KXgf4baPIQdNh8YeNPCPg+/8AEIi1XQtKvG8OHxfr&#10;/h6LWH0hvEGknVkS4LxRzRtJjzUSTK/a1/a3+DX7F/wc8SfGj4z+I4NG8N6AbGJLWC50oate3Or6&#10;rZaNZrY6Xf6hpQvm/tW7jVjG+Vy3zAnA/wAiH/gqX/wV2/aP/wCCnnxLOvfEfXdQ0H4daO13/wAI&#10;r8MNE8Q+L38E6SdV0fwDa62bXw74h8Q6wlp9t1nwHY62djMDqrs/XBoA/cr/AIKgf8HY3x0+NGpe&#10;Jvhj+xbpsHwx+FE8H9nw+NvEGleL/BvxkLmz037bd2XiT4WftBav4bQf2vaXh0l1sWVdKZC/zSbm&#10;/kv+K/7Rvx7+OWr3et/GP41/Ff4oaleZM9x8QPiD4v8AGTYz/wAeyN4l13VX+yrj5VLsPVOST4nR&#10;QAUUUUAFFFFAHe+C/ib8Rvh1djUfh74+8a+BNRz/AMhDwd4q1rwvd5AuePtej39lJ0uX43dGfbtL&#10;Et/W3/wbf/8ABU/9tzxb+2n8KP2c/iV8cPH/AMXvh/438WeH9G1OT4tfE74qeO9cs7e6utfvCuj/&#10;APCS+Pb3R1G4tkHRn2qQDuIJP8c9f0B/8G1H/KVH9nL/ALKP4U/9JPEVAH+vrRRRQBDJIkSNLKwj&#10;SMbpJG4AA47ckE47V+Ef/BUv/gvl+yD/AME29Mn8NXXiS3+LXxjuLW7EHg34Y6l8N/iJL4S1azvr&#10;KzbSfiT4dHxf8GeJvDlyUvFukBRTsTcxy5WvjH/g4X/4Lp6d+wT4Dl+A37P+raH4k/aJ8b6YYrye&#10;DVLs2ngfQ7m88X+EvEZOseEPF2n6xovjzRr6wS6stJvVXYFR3wwOP8v/AOKXxW+I3xo8b6/8R/ip&#10;418SePvHPiXUDqWu+K/FerXeu67ql5PktdXeq3pa6kJGMAnv93NAH69ft3f8HAP/AAUV/bu1Wyu/&#10;EXxS1L4D6Jpy3vn+E/2ZvHHxp+FPhXxAL1fCvPiTQrz4v+L7XV30i78Nq+jnd+5OravKSxlURfi1&#10;rviHX/El9JqniDW9Y16/kP7zUNY1O91S7Y56NdXjySHPpuI9MVhUUAFFFFABX1T8E/20P2r/ANnX&#10;UNI1H4NftFfGz4e2mh3Fs9noHg74s/EbwtoF1b2u0rYXekeGvFmjK2lKLcBokVBwBlTwvytRQB/f&#10;n/wS3/4O65Y4LP4Wf8FB/CIlis3tbHwf46+D3hNWu7q1Wz1+7vL74leJvjF+0ZtN62qf2RFZvp9m&#10;CyM/3fkK/wB23ww+Lvww+N3hOw8d/CD4heC/ib4O1NrtNO8WeAfFXh/xj4fuzaXl9pd0bLWvD1/q&#10;uk3ATUtLu7V3jmdPNjlj4kSRF/wVq/oY/wCCLX/Bdb40f8E1viHpHg74heJvFXjz9l3UR5WpeCtS&#10;1fxZr9r8PrbTdL+KOtW3/Cu/CFr4i0fSIP8AhJPHvjqLVvEilUR/KEhIK8gH+vBRXlnwg+Lfgf44&#10;+AdB+JXw613TfEfhHxBCxs9S0y8s9TtjdW1w9rd232yxvLu1MlpdIyMquxxhhycD1OgD+XT/AIO2&#10;o4pv+CYmhGSHzTD8dRPEecAr+z3+0Dz/AJ7DNf5SVf6t3/B23JGn/BMPQPM5J+O2APU/8M+ftA/z&#10;P+ex/wApGgAr73/4J2ft1/E//gnn+1B4D/aN+Gd2s9/4UTxRbXXhzVG8S3fhXWB4l8G+IPBzSaxo&#10;vh3xh4Qk1htLtPEMsumK2rxhHIbgMqn4IooA/wB4T9nz4/fDf9p/4S+FPjf8INYtvEnw98aP4hTQ&#10;dYttS0fU7W8PhjxHrfhPVdt74d1DX9GdU1fRr6MeRq0wO3DMHR4x7pX+dd/waa/8FaJ/BXim3/4J&#10;5fGnxVqP/CMeJp7Ww/Z6gv8AVb240Dw5di7+OPxe+KZvDqviBNG8OjWLy8smzY6SH1aQHcRIgc/6&#10;JsciSoJEOUOcHHp14oAkooooA/xu/wDg4Kjji/4KlftWmKLyvO+Nfxh809AT/wALU8X88YHPJ9Pw&#10;r8S6/bT/AIOD/wDlKX+1V/2Wr4x/+rU8XV+JdABX+3B/wSk8z/hhP4PeZ/YeftHxDx/wjP8AyCv+&#10;SkeLv+PTv16e+K/xH6/23/8AglLHJF+wp8GIpbPTLM+f8Qz5Ojgf2aB/wsnxf930yAM+p20AfozR&#10;RRQAUUUUAFFFFABX+YP/AMHq3/KUj4Bf9mD/AAx/9aF/ahr/AE+K/Bn/AIKS/wDBBv8AZ/8A+Cm/&#10;7U/w/wD2lvjZ4qijPgX4T+E/hC/gmTwv4j1FNY0Dwx8Q/Hfj4ufEWjfE3wg+n/bpfHus6UV/si5K&#10;x4l8wkrEoB/j+Wmn31/J5VjZXN7Ie1rbXFwx+qqp7eq+ldTa/DX4kXR/0T4f+Nbr/r38Ja5cfomn&#10;vX+xX8E/+CB3/BKf4FQaXdeCP2U/Dlj4itFtDeeIYPiF8ay2p6jai0IvTZX/AMT9VtUZntUJXDBW&#10;Qju5r9SPh98I/h38LLI2HgPw3beHLQgjyYLzVrpeeODq2oXrA4z3460Af4fPhP8AY5/aN8baRDrW&#10;g/C3xPLZTH90L/Sb3TLk/wCl3tnza3lkrctZuT1wAuC2fl5Xxn+zR8dvAd7FYeIvhl4viuZhhRYe&#10;HtX1HII+05/0SxcA7fw4xkDFf7vtFAH+BreeBPHGloZtR8HeKtOjj6yX/h7V7ROpxzcWSKPcHPvX&#10;MPFJFJ5csZik7ibI9eTkDr2P+Nf7pvxg/Yz/AGaPj7peoaL8W/hbp/jDTNTt7i2vbObX/FumLdW1&#10;z99SdG1/Siu7PPPykDDAV+N/7Rv/AAbCf8EtfjTpmpnwH8FNE+Dfi2+t7y3h8V2ms/F7xnPa3V1b&#10;6hi6/sjWPjDZWLFb69GqjdgmReduc0Af5HdFf2N/t4/8GiH7WXwWtvEPi/8AZH8STftK6RFqOraw&#10;3hqbS/hd8HB4U8MK/iC7dG1nx7+0BeXGsNpGk2GjrhkR3OpM20lJRX8nHxd+D/xE+BPjvxB8Nfip&#10;4eXwt428Kajd6Pr2jHV9F1w2Wp6c5tryyN94d1DVtLd0bG7bdOB2cjggHldFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRXY+D/BHifx3qH9l+GNN/tO+P8AywF5ZWrD3ze31op/An9KAOOor9n/&#10;AIF/8G/f/BWL9oqKLUfhf+y2Ne0IQ2t1ean/AMLu/Zw0s2lndYxc/YvEXxh0a7YEjoEBJIwTnbX7&#10;E/AL/gzm/a+8eRWn/C9/iPdfAF5J7cXsNv4b+EXxQFrn7EpIPhj9o8eYym5vCAu7JWP5SsibwD9O&#10;P+DKz/k3X4+/9l28f/8AquP2fq/uYr8TP+CNv/BHfQf+CSHwt8WfDvSvjVN8bLrxh4r1bxjf6/c/&#10;D4/DtrW91zw34B8O3lp/Z48feOk2L/wgkDIyzZYyMreU0al/2zoAztX/AOQXqX/YOvv/AEnev8Rf&#10;/gp/byW37c3xxik0620wxT/DzOm2N19rtrP/AItH4AO2O7GS4PysSQMNuHbJ/wBujV/+QXqX/YOv&#10;v/Sd6/xF/wDgqBbfYf25fjjaDSf7CME3w8B0Y3Y1H7Fn4R+ATt+19Zc535/hzjouKAPgCvRPhX4E&#10;ufif8SPA/wAP7SYw3fjXxJpPh+CU87bjVL0WqHp3JP5++K87r6k/Ypufsn7W/wCzrc/bBpgi+Lfg&#10;hv7Q+yfa/sYGtWQ+1fZf4yMg8dc59aAP6ivAn/BoT+0H458GeDvG+mfEO5/s3xj8NvDvjfTR9q8C&#10;Wx/tPxBo1hq1npDfatf+VT9swZGAAxyw4q34k/4M6f2s7XTreTwv4rXWdQfTftF1a3/iD4b6bbW2&#10;pkZ+yA/8JAcqAQd44HQnFf6KH7N8gk/Z4+A832sXRm+C3wymN7tMBuw3gbQT9s+zfw7wVYqcbNwH&#10;cV7fQB/j3/tT/wDBuZ/wU6/ZR0bV/GXjb4S+G7vwLY3AWy1PRfiZ4E17Vbq2uGFsGOkaPql3eBie&#10;D8oVVAIXdmvw38QeHNf8M6hLpniPRtR0XUIWxNaajaXdpcY9St0gOPfkZr/fYr8Af+CuP/BBf9mb&#10;/gpN4U8YeMLDQLf4e/tN6zPpM+nfGaFfEvinUrRf7X8ILrQ/4RC9+J3hDwc7XfhLwyfDqsVQ7WV0&#10;+ZckA/yBaK9+/aU/Zx+K/wCyb8ZvF3wC+OPh3/hD/ij4IXw+3ibw1/bHhzXzYf8ACUeHNC8Y6Mp1&#10;fwhrviLw5eG88OeIdJv91hrEsapNGrusgYHwGgD9lf8Agip/wUp8d/8ABO79sP4ZeJYvEepab8Hv&#10;G/i/wV4P+MFnbtdfZ1+HV5498J6x4vvDZ2Gn3d7qj/YdHIFmuMryMZr/AGF/hH8S/Dnxk+Ffw4+M&#10;Hg65+1+Evid4C8I/EHw1ebXtzdaD4w8PWHiPRpDb3IzbF7HVImKsdwwAzEYA/wAFOv8AUb/4NNP2&#10;9rj9ov8AYu1n9nj4leNrrWfiz8GvGusaH4E8OSaRcQHSf2e/hz8Kv2c/B3hkvrGj+EtJ8Mutl4l1&#10;m+skS91ibxZuk8xlkjw6gH7l/wDBVL/kxj4+/wDZP/HH/qB+L6/xGa/25v8Agql/yYx8ff8Asn/j&#10;j/1A/F9f4jNABX6U/wDBND/gnP4+/wCCkvxe1L4R/D7U/wCzdYsDpLGT7Vo9sCNTs/EN0pP9s39m&#10;rADw84BVieTnBAx+a1f1df8ABpJaef8At93k39j/ANom1ufBbG/+2G2/sndo3xNG823/AC+byDx/&#10;Ds96APqOf/gzd/aOV7wxfEK5lii02Ce0J1P4dA3epBSrWZzr/wAqDBw5CqcjDHK0P/wZuftHB5v+&#10;Lg3OP7G8+I/2p8Oxu13/AJ8jjxAB5ZIz5gwOc+Z0r/SbooA/zYv+IN39owvF/wAXCucHRftEx/tT&#10;4c8a7/0CR/xUBGz1lOUxj5+tLF/wZuftHF7IyfEK6iEunCe8P9qfDnNrqhwRZr/xPxvQ5BDqCOfv&#10;YFf6TlFAH+bn4f8A+DOb9o211fw5dX3xDuoIYpxfawUvPh0TbT2t1m0WzA8QtvDjDlSGBPAwABX+&#10;h/8ACPwfceAPh54c8JXU3nz6ONV82U8gm71jUb04x1H+mDnufzr02igAooooAKKKKACiiigAoooo&#10;A/mY/wCDp39r+b9l/wD4Jwar4OsJFln/AGmtS8afAC9h+0XRmXTPGfwi+IG67K2/ymMPaAN5uI24&#10;BOCa/wAm6v66f+Duf9q+/wDib+3NpPwH0i8W++H3gP4f/D7xfbHb9m2+Mlfx94d1f5LzQbPVwFjJ&#10;TL6q6Ng7UDYMf8i1ABWtqGjappdvp93fWdxa22rWxutOmmGFurUELvQg8rnbwQOo4I6df8JfCo8d&#10;/FX4Z+CB08Y+P/Bfhb8fEHiPTtI67oP+fzs2f9vPI/pW/wCDhv8A4J+al+xz8LP+Cd+k6PAdR0fQ&#10;fgV4203xpqha1sl0nVf+E70210my+ynxf4jW8DC9KBtHLxqchyPmMYB/LJX7f/8ABvv+1bqP7Ln/&#10;AAUy/Z6v7/xVc+G/hf4w8X3lv8T4rfcbfVdL0TwF8QP7FjvLcHlU1XVlK4IKlzgc5r8QKsW9xLa3&#10;EVxbSmKWFt0Uo4KnnnoR3Pbp70Af77mmaja6vpen6vYOJbXVNPtNQs5OPmtby2W6tmOODlXU/iQe&#10;lalfmB/wSC/ats/2yP2EPg/8XrEfubK2uPAGf9LyLnwHa2Hh1h/pmg+HG6Rjg2AByMMxDBP0/oAK&#10;+BP+Cm3/ACZX8c/+xK8Tf+op4gr77r4E/wCCm3/Jlfxz/wCxK8Tf+op4goA/xAqKKKAPun/gm3+y&#10;bov7dH7cP7On7JniLxfqfgDR/jj41ufCWo+MdG0mz1XVNAhXw5rusfbLHSb69srO8Yf2Tt2u6KN/&#10;JzgH+3n/AIggv2ev+j9fjF/4ZzwR/wDNZX8mn/BvX/yme/4J/wD/AGWW7/8AUD8YV/sw0AfwH/GD&#10;/gym8M+HPC17qHwZ/az+IvxB8VxWt59k0LxH4K8DeFbO6uUstQa1Bvh4jGFGqrpSnJIMbyeilP4/&#10;f+Cg/wDwTi/aM/4Jx/F+b4VfHzw1Bpr6it5rHhDWdO1bRvEFrq/hYeJPEHh3SL28u9Gvby1s7+7/&#10;AOEbvHOll8qFPYKK/wBvKv5JP+Dv74IaF4w/4Jy6B8UbTTFm8d+HPjr8M9Ci1f7Tcj7L4XtvDfxe&#10;1i+tFQ31rY4a9YsWa0Z0dhyTjaAf5cVFFFAH9nv/AAZr/HO48BftP/H34S/bTDb/ABnX4O6fHaHj&#10;7SfBujftAeI8fVTdkknsQAPX/S7r/Jl/4NWbS4l/4KnfB67hjzHZ67eeePRbn4PfG5VJOOM4OPYD&#10;iv8AWaoAK/lX/wCDtH9rW5/Z/wD+Ceej+AvCV6B4x+Lnxa0jwLrum/aWtm/4V148+D/7QOj6zdja&#10;SWJvNHVFXA+Zc7sHj+qiv8q//g7K/a0g/aB/4KEaN4F8PTiPwx8I/hHpPw+1qzIulR/HngD41ftG&#10;6Pf3gbUNE0i/3Gz1oYVWfTBuXazMMgA/lXqWKMySeWDzzzj0/Ooq7r4b6RJ4g+IHgrRooTKdT8Wa&#10;BayxDobe51ewRx9NrHp7e9AHManpV/pFwba/tLizlH8M4wSPbCgH3wT9KzK/qW/4OcP2BLL9h74l&#10;fs0S6No40jw58W7X4wz6Db/ahdMR4Mtfg/a32CfFvia8GLvxGP8Aj7eNjuUrvUkV/LTQB+9v/Buf&#10;+1frv7Mn/BSv4J6La69d6D4W+OfjzwR8PvHRgGbS88PjWTqv2S76fKXDDGRzkGv9ffT9Qt9V0+y1&#10;OylE1rqdra39nLgDda3dqLq1c4zwQwPrg4Oep/wSvBHjDXPh94r0Lxp4XvDp3iDw3qdrq2kXgS0u&#10;Da3dq25X23lndWrFhlfnj4U9C+0r/tVf8Epv2nfDX7V37DHwI+Ifhy9a8l8N/D34e/DjxTcm2vrY&#10;P408LfDnwc/iPCXmheHVOLzVAN1nbNpi7v3L4DKAD9H6y9S1C00rT9S1S/lENjptrdX97Nxm2tLS&#10;1N1cvk9cIhfAIyDwRgVqV+Jv/BfD9uK+/YQ/4J6/Ej4maFaf2nr3inUdK+F0el/bDpp/s74jWeu+&#10;Hru9F5/YHiFECDOQ0IY5VgygHcAfwrf8HM//AAVX8W/thftVeJf2b/BWotpvwO+BGpap4WU6bd3d&#10;xZfEtNUXwH4w0vWtYs72yU2kmi6xYr5KWbAMQQ2eFb+WKrFxPNcyyXE0rSyynMrnOSTjr09MdMce&#10;9V6ACuv8G+DPE/j/AMQaZ4Y8I6PqOuazq93a6fZWVhavcu1xdMtuoIHC8HIJIPHByoqloHh7V/Fm&#10;uaf4e0Gz+26vqdz9msrM3VnbG5uST8oubt7W0U4BK7n6BuTmv9U//ggv/wAEIfhX+wh8O/Cvx7+J&#10;MNv44+PvjTQ9J8RWOu3Fne6FdeHtL1Q6B4v8O2QXw58UPFvhfV20rYFDNpS7my75CfMAfy7f8E8P&#10;+DUP9pz9prTPDfjr9pbXLn4GfDnX7XR9Y0vUvDGqeBvGmr3mmamnhDV7U3nh258QWd5aGTw9rGsO&#10;V5Al0mNAT5gWT+lX4Jf8Gk37BfwxitIvG/iW8+NEkMNus83i/wAAaRpv2vabQbmGkeIAAW+yucHP&#10;MrcnLMf6u6KAP5zvFn/BsL/wTD16w+y6R8H/AAj4Wl/5/dP8J/abn87vXyOv+TX5m/tCf8GaX7On&#10;jCObXvhF+0V438EanbblsvCGk/D3wfb6VeNc3Vn/AMfl7eeIMj7EgZgT8pBxycA/2x0UAf47P7df&#10;/Bv7+35+w1o+o+OPHHw+07Wfh9aIssWs6L4u8I6/qzxg+HrS6/4p7w7qV/drs1bxFHGgRdgjVflJ&#10;BLd//wAG2+n6hpn/AAVW/Z6tL6zuLO5g+I/hXzYLi2NvcqDaeIeNrYI9wSQ3UnORX+u5cW1vdW8t&#10;tcxCaKUfvouoYHHuMjgdOfxr8q9N/wCCO/7GHhH9qPwV+1t8NPhtp3gT4p+FPEVn4hvNUttW8ea5&#10;c+IG02xks7O2P9sePpNHsVBuDg/2NLgkDBAOQD9X6/OL/gqR+3F4T/YB/Y8+J/x01+78jxG3hvxp&#10;4X+F9mDeA6r8T5/hx4/8T+DbAm0W4eyW8vfCTgaoykKN3K7gtfo7X+aL/wAHf37ck/xW/aU8B/sj&#10;eGW87wF4C8I+E/iBq87k2v2X4o+F/Hn7SHw21izNpe+H7O+YJo96N92urvphByFYlmUA/lG/ai/a&#10;J8bftWfHz4qfH3x/OzeJfip448VeOdRtTdG6j0258Uaxe6zd2dtOyW/mRpLduBlfnzyAfkX56ooo&#10;AK/Tj9gH/gk7+2D/AMFHPFOsaJ+z58Pre/0/wyNKuPEWseIvEGj+DbSC01Z9et7I6Xd+I5bSz1R2&#10;uPDt6sixtlWQKWJLsPqD/ghX/wAEjPFn/BVH9o290rULZtM/Z/8AhXPHB8bvGf8AxKNRPha48Z+A&#10;fifqHw1/4pofEDwH4v1hdb8YeBV0t5PCbSDScJJqrxxAg/63vwP+B3wv/Z0+G2g/CL4NeFrfwX8P&#10;vC7atcaN4ctr7V9TtbK413Vr7WdWIvPEV/q2sOl5rF7eXuJLx8PI21tpVSAfxH/AX/gy08FXNtoW&#10;vfHL9qHx/oGsWjW1xqfg7TfBHgbXtLuQMhrM6vaeIjlQRgkAsfl5I6/RHj//AIMwv2UvEmk29p4d&#10;/ai+JHg+9tp2uGu9I+GfhG5nvVW2vP8AQX+1eIQSpdkP3hyobnBx/aXRQB/lmft9f8Gpn7Xf7M2i&#10;+KfHnwGuR8Zvhn4TttY1jUtf8Q6/4G8La8dD0KPxdq15eW3hu28QXt2+3w5pGk320j5XknTggqn8&#10;sPifwnr/AIN1zUvDvifTLvRtY0y6urG8s762NsyXFq21lGQASTggjgZALckD/fRr+Rf/AIOD/wDg&#10;gV4V/bB8H+Kv2pv2etIg0P46eGtN1bxF410m2Buh4us1vPEHjDxd4lbWPHXxS8OeG9GkVWCnSNI0&#10;lfMO54wFLKgB/l30VoX+m3emXs1jfQiG6tjiaEuJQCOxa3LL0I53DHcjpWfQB/b/AP8ABql/wV31&#10;L4ZfEW3/AGEPjn471ifwR43uLPSfgLo2ofbLzTNG8U6rrHj3xp47us2mnC00j7b+7Ytq94EduEJ2&#10;8f6OUUkUyRyxnzIpB5scg5U55BHTHB4z9K/wSvhx4/1z4Y+NfDnjrwxIbXXvDV+NQ0y4xany7n7O&#10;1uWBurS6jBIdslkYAMQoRiXr/a9/4JmftUeFv2wf2OvhD8WvCQMlpaeGtH8E6m//ABNhu1/wt4d0&#10;K01pc6voPhyUn7W/OLEBR91uWUAH42/8Hb1rb3H/AATE0DzYfNMHx9WeEjORcr+z5+0DtOBg8c/0&#10;5Ff5TFf6uX/B2z/yjD0L/suw/wDWfP2ga/yjaACiiigDv/hv8SPG/wAIPGmhfET4b+I9S8H+N/Dl&#10;xc3GheJdHKpqWkXF1ZXul3L2bTqyGR7G+ljHmK+3fzhhkf7KH/BHz/got4N/4KMfskeCPijpc1vZ&#10;eL9Ot9W0XxLo6i+N1bf8Itqz+G11Zm1TT7M7NWa1L55CnJwM5r/Fwr+hP/g3h/4KbD/gnt+2No2m&#10;eL9YOjfBv43al4V8HfE7WjbXd6vh/wAM6Vd69rBvV0jRfB/izxNq5+23uTFpCo6KVJY7gVAP9eWi&#10;uV8LeJtJ8a+F/DnjHw/d/bdA8U6LpfiTQrx7S5tzeaXrlnZarpN59luVguVD2V1HIEYK21sMqsDG&#10;OqoA/wAbv/g4P/5Sl/tVf9lq+Mf/AKtTxdX4l1+2n/Bwf/ylL/aq/wCy1fGP/wBWp4ur8S6ACv8A&#10;bf8A+CUlvJbfsK/B2KXS7TRyLj4hn7HYXP2q2GfiT4vztbkDpyBySB07/wCJBX+3B/wSlsxYfsJ/&#10;Bi1Oj/2D5Nz8Q/8AiWG9/tP7KT8SfF/H2vgHjPJ6f8CNAH6MUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFfB37cH/BOb9lT/AIKFfDmX4a/tM/DyfxnoqmyutM+w+LfGHg5rPVdLa9vNJvHufBGv&#10;eHbq8Szu7x32Ss+9cJjbkD7xooA/zWP+ChX/AAaJftA/CyDxT8Qf2NNdPxusDfWX/CNfBXw/4T/s&#10;bWbKzurvQtHuw3jDx78Xr03ps/M1jxEfNUuIl8lSqgbf5Pv2gf2T/wBoX9lfxI/hL9oD4aaz8NfE&#10;kYUT6VrF5pNzdKTZaFqvzNpWoapECLTxFo0hIfbidRkssgX/AHaK8X+InwA+DPxV0vUNH8c/DLwR&#10;4gi1T7J9tvNQ8KeHbvUWW1u7O8QLfXenyXSFntE3NzlQeMBVoA/wb6K/1fv2iv8Ag1P/AOCaPxin&#10;u/EHhbw58QPCfi+85lu5vid4jXRBgBbUf2RZWOCQd2cMOOOcc/in8Yv+DK34kapfTXfwZ/ag+E3h&#10;bS4p2mh03xRo/wAR9du/suOLUOFcBgfm3E7mwVJ5oA/gtor+rz4if8GkH7fPg241KLRvGHhjx5FZ&#10;NdCGbwx4K8X/AGa8a3+2jFp9r2n5jajaD82JAASSCfM0/wCDVn/go2XgB0a4Hm6L/aTH/hCPE3+j&#10;XX/QIYlv+Pwc8jaOT3oA/mPor+n3RP8Ag1P/AOCiurajpFhdWa6PFqVt9onvb/wP4vFtpLdfsl4Q&#10;Bhs+mDkV92fCP/gy/wD2ntZ1C01X4iftOfCPStHhNwl9oE3hL4h6dqt19otbsWhtbwgBQl2UaTjd&#10;s3ZDlyGAP4lqK/0z/wBnv/gzu/Yv8OJGP2kdc174jS9Jf+Ff+P8Axl4VVyJ788fahkgo2kryoO5Z&#10;ARzlv2f+Bn/BCj/gnH+z5EI/Afwl1O8EX/Q4a+fFRH1/tbT2B4B56e+OKAP8fT4ZfAr4ufGK8tLH&#10;4aeC9Q8V3d9cjT7OGwutJtmubsslubZTe39mNxNwFJLHcG6kEkfqr8FP+Den/grF8aDp2p2P7J3j&#10;jR/B2pC08nxfPrPw21CzH2xdNulIsf8AhYFpeEf2Vqy6r0UMsYXhmzH/AK8nh/4F/BrwxaWVrofw&#10;n+HOmR6bbW1vayWngjw1azqLYEKd9ppqNkdeMHcW4K4FenWtnZ2EH2Wws7eygjHyw2tutrB0/hWB&#10;Qo98Ak9DzmgD/NY+B3/Bmt+098QpNMuvib+0Tpnweimtre+1Gz1n4PL4geBt1o50hjpHxfQNKFdk&#10;3YXATJAxlf2I+AX/AAZ0fsh+CbuGT4++Mbf42WvKzQ6OnxU+HZwLc99G+L5P3+eDnucDNf2W0UAf&#10;jx8Df+CEH/BL79m2e0u/hD+z3qfhuayY/ZTc/GD4x+IAv2hNRtiT/wAJJ4/1cnK6xeYPcsOpAB/U&#10;/wAHfD3wh4D0Oz8OeF9FtdP0ix+1G1tgpuSoubo3Tf6RdGR2y5ztLHGBgkrubuKKAIooo4xiOMRj&#10;0AA6/QmpaKKACiiigDO1f/kF6l/2Dr7/ANJ3r/EW/wCCn1ulp+3P8creLTbnRxBcfD0f2bc3X2q4&#10;tD/wqrwFhWu8DcSTkHnaMewH+3Tq/wDyC9S/7B19/wCk71/iLf8ABT2KKP8Abn+Occdnf6aq3Hw+&#10;zZai3n3lr/xarwDkXR7nk9jn5V5GBQB8A19S/sVTfZf2uP2c5heDTPL+LvghjqE1qLtbMf21ZH7U&#10;bX+ILnjk5BBycV8tV9SfsVSGL9rf9nKX7Ra2flfF7wOftd/xaW+NZtBuuePuDkc9Sec4OAD/AG5v&#10;2cJPN/Z4+BEgn+1+Z8HPhgxvMeR9rB8DaCTd7evz8dsjtwBXt1eJfs3y+Z+zz8CJBNbzZ+Dnwx/e&#10;23Ntcf8AFC6Gd9r8x/dn+HrgBhgcge20AFFFFAH8Kv8AweD/ALAGj+IPAHw8/bU+HPg+6h17wx/w&#10;m+o/H7xU2r3t5b3eltB8BPhr8OAdJv8AXRY6WtiFNiH8PaQ0koJacBm3yf52Nf7V3/BaL4T2/wAb&#10;v+CZf7VHw0lhM0viXw14ItosY84Gz+KvgDVjtPBB/wBC5HQY6V/i163YnS9a1rT/APoHanqlh6cW&#10;t09pn8hnHt6UAYtf1If8Gl/x2t/g7/wUv1nTdV1m303R/iH8AvEHw9tYp7bP2vXvGXxr/Z/s7O13&#10;iyvGBP2I4wBgDIbsP5b6/S//AIJAeP4/h/8A8FIv2NZZIL+7Hir9pn9nrwRELC8FobU698ePhjm8&#10;umbk2ai1AdVOScfKduQAf62//BVL/kxj4+/9k/8AHH/qB+L6/wARmv8Abm/4Kpf8mMfH3/sn/jj/&#10;ANQPxfX+IzQAV+/f/BvV+2t+z5+w9+2EvxL/AGh9etfC3hia58PmHxJfXWr/AGXSV03RvHtndu9p&#10;o+g6zJeFzrVkAHVEHy7CxdwPwEooA/1wX/4Ohv8AglXvwPjx4Txxnnx8f5/DAnp70v8AxFEf8Eqv&#10;+i8eFf8Avrx7/wDOxr/I9ooA/wBcL/iKI/4JVf8ARePCv/fXj3/52NH/ABFEf8Eqv+i8eFf++vHv&#10;/wA7Gv8AI9ooA/1xbb/g6A/4JX3dxDax/HLwoZbq4W3i58fdZyAGP/FsOASQCD1OMnmv6DfCfijS&#10;/GOg6f4j0aYXOl6m119inAHzLa3l5aMfYhrVh69++a/wSPDn/Ie0P/sN6T/6Wx1/uwfsw/8AJC/A&#10;v08Rf+pfr1AHvtFFFABRRRQAUUUUAFeLfH740eHP2evgv8RPjX4u2/8ACOfDfw9deINaBufs2bO1&#10;uEtmxdfYrsod7jn7JJ3BU8MPaa/lu/4Os/2zx+zV/wAE/pfhBbJPNfftXQ+NvhaZoDaC40xdK0rQ&#10;PEf2t/tBD7TwGNiVYZIGCASAf5mn7YvxX1L41/tO/Hj4jX1615F4g+LXxJ1DR5Ctoht9BvfHPiC+&#10;0izBs7O0RlitbwBWK5ffuOOFHzHUssskshkkJMhIJJGOn+f/ANWKioA/bj/g37/ZZh/a4/4KS/DL&#10;4fSwC6Xwho118YRGftYA/wCFceLfB2rkZtdR0pxywJ/e7f8AZyAR/e9/wdJfsun46f8ABNPxt4p8&#10;Oaa+pePfBPiP4Z22giBiSNKvPiNoF1rQFs9/Z6Uw+xWh+aQbuTjA2gfkP/wZmfsmQHwr8Z/2tNa0&#10;i5s9f0Xxpq/w38N3l0FX7X4Y8UeBPAOttd2ZGQVLsQT1KnGAMAf3C/GbwZo3xB+GHjrwnrOn2+r2&#10;uo+GtZWKyuFM6NeHSr0WjFTyDu+71+82CQRQB/guUV7x+0h8EvE37O3xs8dfBnxbptzpHiLwTc6V&#10;b6lpt8rQXVqdV8OaZ4gSN1uPmH+jasuOpyVwCSM+D0Af6Bf/AAZu/tlm4s/ip+yF4j1y2stG8KaJ&#10;/wAJh4P0uW1tftF7r3jHxyVvQLu00IXR3BtwW/1lo1YghFwu3++2v8Xn/giN+0/L+y1/wUb/AGaf&#10;F19q9vo/gjWPil4L0/4h3Fy4toP+EWtb83d3uuckoQc9Rgs2fQV/sveFPEum+MvCnhrxlos32jRf&#10;FXh7SfE2kyxnz/tOl67YWerWUikD5t9rdoFCg5DZGOAADqK+BP8Agpt/yZX8c/8AsSvE3/qKeIK+&#10;+6+BP+Cm3/Jlfxz/AOxK8Tf+op4goA/xAqKKKAP2X/4N6/8AlM9/wT//AOyy3f8A6gfjCv8AZhr/&#10;AATfhV8TvF/wX+IXhb4ofD/UTpHjHwbqQ1bQdTXLG0vDbSW2/aSobCXUgOSME54r9J5P+C2//BQu&#10;WS7lPxats3mmf2RN/wASkjNrx8o/0/rnv93OKAP9nbU9RstH03UdT1GZbTT9Mtbu+1C7J2rbWlra&#10;vd3V1nBOEVSSACT1A6iv883/AIOx/wDgrZ8H/jx4d0n/AIJ//BfWLPx3p/hfxx4f+IXxB8Yadc3l&#10;nbeEviN8OtY+J/gTWfAV9o+r+ELO8kvfs97a3326x8Rf2TtIBR2DM/8AKD8ZP+Ckv7Yvx0eKbxt8&#10;YPE8Ih8O2vhcReH9W1bQrY6Vbf2hsUpZagCGzq0mSGIIK4A6n4g1HUtQ1m8m1DVL+51K/vJzPd31&#10;/dXFzdXM8xBZ7u6uWJduDly3TPJAyoBl0UV9GfsyfswfGf8Aa4+Keg/CH4G+B9d8eeNNfOqmx0jw&#10;/pV3ql0RpOjal4ivT9kswWP/ABK9HvDgEDC4PIBAB/X/AP8ABmL8AdV8T/GH9pz403sDWek+Arf4&#10;KXGhXbMNmrPq1n8f/DWqqoW8yv2M4VjhhnooAwf9G2vzR/4JVf8ABPTwz/wTX/ZH8B/s56Vd6Tr/&#10;AIj8ODxb/wAJJ4x0gXot/Ef9t/Enx7460dc6iBqoGkWXjL7AolK52koGADD9LqAPmb9sf42/8M1f&#10;so/tE/tBkkj4KfBz4g/E8glckeDfDOo61tP2iw1UEZs+QbKUFTjaASR/iR/tVfF+f9oL9pr9oL42&#10;3E/m/wDC2vjX8VviTESqDbB488e+IfFwH+jWdopAOsEgm1j6klFAwP8ASh/4O3v2ubz4E/sLeHvh&#10;Z4V1MHWfjX411b4YeLdNt2VbgeDvF/wt+IKyNdBiP9EZ7McDljjALZz/AJbdABX73f8ABuX+zFbf&#10;tNf8FM/hX4W8Q6PPqHg7TPDfxK1fVbwXl1apZ6noXgbU9Y0gZs9R0m9LNJagLtbaemCdoH4I1/ow&#10;f8GbH7LGq+GfhN8c/wBoLxZoy282v+LPBVx8PNSuLQ+fdaFqnhDxFpOsG0u93CZKqQvVTyBkkgH6&#10;Af8AB2F+yxp/xm/4JveMfjbb6FNrPjT9ny38O2/hWSG7u7f7GnxS/aA/Z98M60WX7fa6T/yCbKQg&#10;3lpI64yj7lUL/lP1/vJfHf4N+Fvj78KvFPwl8ZQi78PeKhoB1KGfB3DQfEmmeJLQk4HP2zR4+een&#10;Za/wsvid4B8UfC7xxr3gnxho91oGv6RcqLvTL+2+zXNrb6lapfWe5Tg4a0u1bGcbgAM4woB51X+i&#10;j/wZn/tcya78Nfi1+xdcagtxP4Uu/iF8f4rX/RFujaajdfBLwIm4/YFYpuY4B1ZyC27y8ksv+ddX&#10;7Qf8EFP2s9e/ZS/4KV/s4XdjqQ0nQfjN8Wfg58FPHd9cMRaW3gvxf8afh5deILq76ttWPR0GQNwB&#10;74yQD/ZYr/Ob/wCDzr9oKW++OH7P/wADNGnE+izfC281nxEMIBaa7oPxH8Q2iqQ1j9pPTBxd7T2Q&#10;9G/0TdH1jStf0rS9d0e8t9R0nV9Os9X0jULY77e90zUrYXdleWzkAmO5tZFkUnaShBKjOD/kef8A&#10;BzJ8Ub34g/8ABTT4t6Ld2lzBF8OPFnxD8HWk1xwLu2t/HepXIa1PZVL+h4bj0oA/nhooooA/sC/4&#10;NJv2A7b4+ftb6t+1H4ql/syx/Zkbwp458Ewy2t3cx+ItU1e58e+ENXsgtlr1kENkFOTq+k6vGcqs&#10;argb/wDT2r+a/wD4NYfgjZfDH/glL8JPElzYwQ+LPFXij4xW+uXX2U21xdWemfF/ximjqSSSVSPI&#10;G7PRccjj+lCgAooooAKKKKACiiigDzj4sfEXR/hL8NfHPxO18hdC8AeE9f8AF2sAs0BOm6BYSX95&#10;hvsl0VzHEeQh5IOGAbb/AIjP/BQv4kr8YP26f2xviNBcNcaZ4r/ah/aD8RaGpCj7JoOvfF/xlrel&#10;2gxaWuVjTVc7ioY7mDKMKa/2IP8AgrN4guPCf/BMT9vvxPZ/8fGgfslfHrV4eP4rP4ceILo/+gkV&#10;/iaeJdal8ReIte1ybIl1zW9V1eXPUHU717w8eoL/AF/GgDn61dI0u41nV9M0a25u9W1C006EHtcX&#10;l2tqmf8AgT8/X8sqvtT/AIJ9/Bq5+PH7WPwq+H9tjzLjWhrHAfH/ABIB/bHBtxn/AJc+xx6HpQB/&#10;q/8A/BB39iST9iD/AIJ7fBnwH4j077H8VNR0bxEvxKuc3YF7daZ8U/ibf+HG+xnXNYs7Qpo3iUYF&#10;g4RgzhiWAA/aWoY4o4ohHHGsSDpHEABz1xgAc/y79qmoAKKKKACszUdPtNU0++0y+iE9lqVrdWF5&#10;F03Wl1bG1uUz0GVJUkA4ByM1p0UAf5K3/Bzn+wV/wxp+3nqHjzTbL+zfAX7Teo+K/GXgPTB9ruDZ&#10;6V4MsvAXh++Q3t9r2sXd4zXV6cNIuksBhQhBwP5sK/0lf+Dyn4B2Hi79nj4WfH2a3uJb/wCEOn3n&#10;h+ymX/j2th48+JHw+sbsnjJZlAHfAAHQcf5tVABX+kF/wZrftO6x4k+AnxG/ZMeUf2P8N7jxp8WL&#10;SIC0z9p8VeLPD+kODiwF4RliQG1d0zj930K/5vtf2P8A/BmV4zu/Dn7cH7RWliYfZfEnwK8PaMYZ&#10;jlT9p+KPh3ke+clvf0oA/pG/4O4ZZov+CYnhsR25mE3x8WGVu1rAf2fP2gt9yAO67QPcNjsK/wAp&#10;qv8AVy/4O2f+UYehf9l2H/rPn7QNf5RtABXd6X8P/GGveDvFXj/TNDuLvwh4IudBtvFWvA25ttIu&#10;vE12bHRlvDk3J+33gKJhX64YjrXCV/XB/wAG5v7Kvhz9uz9lL/goz+x14qtbYaR8YfFn7LuoXGpD&#10;Nrq1n/wrG9+IfxGtU0vVrUf2vZ/bbnw5skWzBRkJVgQzCgD+R+ivQfiP8NPHvwh8Zav8Pfid4W1n&#10;wV430A2J1nwzr1obTVdK/tTSrLWLL7ZatnabrSb+0u1I5KOucnIrz6gD/UP/AODW/wD4Ktz/ALWn&#10;wAl/ZV+L3iyDXPjv8H7TVdX0+4FnZ6QyfCbS/wDhX/gXwJpX9leHvB+kaN+5e7Zf7WOqPqkjZWRT&#10;GSU/rpr/AA6f+Cev7ZPiz9hX9qr4S/tB+HZruXS/CHj/AMEax400fTyn2jxF4X0DxbpniO+0UG7P&#10;2Qm7OkqFN0DwR0+Yj/Zu/Yz/AGn/AAD+2D+zd8JPj38P9a0vVbXx54A8D+IvEVjp15bXc/hLxd4m&#10;8DeG/F+r+D9W+y4RNZ0f/hI41vY0ACswI4cUAf5L/wDwcCyST/8ABUv9rDfB5Xk/HP4xwQnH/Hyv&#10;/C1fF53e2On44PPJ/E+v6G/+DmDwdoXhf/gpj8U7rR9M1LTpvFPiP4l6/rE99cmddW1O6+KfjHde&#10;WSkkpZnACg5K8jOQK/nkoAK/23v+CUVulp+wn8GbePRrnQgJ/iH/AMSy4ujeNaf8XJ8X/KLkD5sj&#10;GO4Nf4kNf7b3/BKGOKH9hT4Mxx2WoaaBcfELFpqV19pugR8SfF+SWJ4B6gY6qSTigD9GqKKKACii&#10;igAooooAKKK/mK/4Lef8HBNr/wAEoPjD4X/Z+8P/AA8t/F3xS8YfBXR/jNok3iHwpe674OXTNe8W&#10;fE3wRZWF9e6R8UPAmrpKPEXw6JZU0yQf2U7skhZwAAf061i61reieHdPm1TXtY03Q9MgH73UdXvb&#10;XTbS3GOc3N40cSk9gx55APGK/wAsj47/APB3J/wUr+MkM+n6P4W+BPwnshbXNnZXnwpT48eDdVaB&#10;muyt7eG0+P12Ptyh1YHGFCDa2Nhr8hfip/wV+/4KX/Fl2j179uL9rTSdLmG248OaB+018eLTw/cn&#10;IObnSbr4h3oY9du4lTuJCk4IAP8AX/8AHP8AwUS/YE+GEvk/Ef8AbW/ZT8BS/wBzxj+0J8KfDJz/&#10;AKCOms+LrMdL20/77OMnIP5Q/HD/AIOc/wDgmZ8F38u18dt8YFHSf4PfED4FeMV/5cxnI+KVkP8A&#10;l5b/AL9ye/l/5PvjP4v/ABW+JbeZ8Rvib4/8eS/89vG/jXxH4oPH2XHzazqN8f8Al2Toc/KuTuRT&#10;XmdAH+iJ8d/+D0b4NzPdw/s6/An4xaZ5SGGGb4peCfhzqVubkcbs+Gvjef8ARW28YJOO/Svw5+P/&#10;APwde/8ABTP4x/2zo2mt8E/B/hy8OqW2mT+FfBHjzwv4ltNMvDf2lsDf2fxevR9sWxvSCQGG7BG5&#10;eT/MDRQB+kfxG/4Ky/t//E2SWTVP2m/jJ4caZvOP/CH/ABZ+KmgjrfHHyePXzn7ZIOMk8HbkYbxD&#10;/hvb9uj/AKPR/ay/8SO+L/8A82NfJdFAH1p/w3z+3T/0el+1p/4kd8YP/mwr6f8AAX/BZr/gob8P&#10;7f7Lp37QnxA13rifxT8RPinrtweL3+JvH6AZN4/bjC4yCSfysooA/rL+Dn/B35/wUk8ES2mn+NvD&#10;nwA1/wAOQDyZZbb4a+MLzXiM5x9t1b4vhSR1IOPZSev9CP7Hf/B37+yB8W9Q0DwR8evAHxI+G/i3&#10;Ubm1g1PxtfWfwt8HfDCzS6urO1N5dXviH4xXV7EbLlySP9WpyABuX/MjooA/3Pf2fP25/wBkX9qa&#10;C1T4D/tG/BT4oatcacNUm8P+Bvir4D8Z69pdtt0N2a+0vwv4g1dofsl14g0q0LuAnnTxojszEH67&#10;r/CY+BH7V/7SP7MfibTPFfwF+OXxb+E+o2d3Yz3CfD74leOfAlvqttaarp+sNo+rDwfr+ite6NeS&#10;aTph1SyMqrMiIGAKKV/s/wD+CWf/AAdv+IdLufB3wc/b58N22p6DDa6P4P0f4k+CNH8Ra94z1a8F&#10;p4c8PaT4j+JHi74qfHF7Ii5lGsax4t1s2WSMOAhbAAP9Ciivmf4Fftf/ALNP7SGh6Fq/wc+Nfww8&#10;by67po1KDw74f+IXgTX/ABNaWp3A/wBq6P4b8Q6zJZsMZK5IAZcMQSB9MUAFFFFABRRRQAUUUUAF&#10;FFc14h8VeGPClt9s8T+I9C8NWWMG91/V7HSrbr2uL68tUxnjr1oA6Wivj7x5+3x+xR8NLHUb3xd+&#10;1n+zhp1zptqbmXSLj48fCu11u5AwNtppN74xtGZjnIGACA2emW/LH40f8HMX/BMb4Jx6w+peKfHv&#10;j3+yILmeRfhd/wAKi8YtdrbG9DCx2fGCya7Yizk246nZ0ycAH9B9Ffkj/wAEvf8Agrh8DP8Agqt4&#10;a+Ifjf4DeHfiDoXhfwT488QeD4R8R/Cuj+GtTvDomj+D9a3n+xfGPi+03fZPGejltrKRyuAwwP1u&#10;oAztX/5Bepf9g6+/9J3r/EW/4KfpHF+3P8cfKh1mEef8PT5PiDH9qjHwr8BkC99WPbPbb2GB/t06&#10;v/yC9S/7B19/6TvX+It/wU/Mf/Dc/wAcvKm1mcC4+H373xB/yFSf+FV+Azm9/wBoZ44Bxt4xjIB8&#10;A19S/sS/8ndfs5fvdMh/4u74H/e6x/yDF/4nNn/x9f7A6Hn72Px+Wq+pf2KeP2t/2cjjTJj/AMLd&#10;8DnytY/5BhH9s2XF3x9w4546qvJoA/25f2buf2ePgSc20mPg38Mv3ljj7Mf+KG0IZtep8tv4Mfw9&#10;cdK9urxP9m//AJN5+A//AB7f8ka+GP8Ax4/8en/IkaD/AMeX/Tp/c/CvbKACiiigD42/b3TwdL+y&#10;N8ZR8QLjWrPwd/Y2gf23N4eu7TTdcFsPF3h/7KLO8uz9jjc3hjOH428KASc/4f3jv7P/AMJv4w+y&#10;+f8AZf8AhKtf+yednzvs39r323d234+933bs87q/2f8A/gs/8Urf4Lf8Ezv2p/iXcWei6j/wjPhv&#10;wTcnTfEC/adKvRefFTwDpG28tTeWe9M3wb5HBDKu7gsD/i267enU9b1m/wDl/wCJjqep3/7rBGLu&#10;6kuvyAPTtQBiV9u/8Ez/APlI9/wT+/7PZ/ZR/wDV7+AK+Iq/ST/gkT8P7j4gf8FIf2L4bb7QH8Kf&#10;tOfs8eN5zbn5za6B8dvhoH4+xXny5vBn5Dk7fmTpIAf64X/BVL/kxj4+/wDZP/HH/qB+L6/xGa/2&#10;5v8Agql/yYx8ff8Asn/jj/1A/F9f4jNABRRX6t/8El/+Cb1x/wAFL/2gR8GovFVt4VtYrjSVvbw+&#10;ILTQNSuU1Kx8WXyDSHuvCPi5XkUeHHEitp4CBs7mLKIgD8pKK/vct/8Agy71vy7I3XxluVk/tG6/&#10;tH7P8TNKIGljH2Q2gb9n84vDgl93y5YgAcAEf/Bl5rZjhMvxmuPMOt7Zv+LmaTj+wOu4f8Y//wDI&#10;WPXJ/d89OOAD+COiv73P+ILvW/Llx8ZLgSjXNsWPiVpWD4a/vH/jH8/8TccHPEWe3PJL/wAGXWuG&#10;O9MPxluRL/aWNO874maSQ2lkH5rvH7P5zec9E+QYAA4oA/g+8Of8h7Q/+w3pP/pbHX+7B+zD/wAk&#10;L8C/TxF/6l+vV/DZb/8ABmLrdhdzXtr8ZbiaWy1PS7jRxP8AEvSjvt7e6D3v2wD9n/blVAKKgA4A&#10;IbkV/eX8LvBbfD3wHoXg5ZRMdHOqfvS3ng/btYv9VGWC25Jze4HyDoB0oA9FooooAKKKKACiiigA&#10;r/LB/wCDsb9sTWPjX+3ve/AbStYt9U+F/wAJ9D8D+JfDQt7wXcFrr/ijwLptt4hIaz16+0nO5ApZ&#10;LSOQ5wZNrMG/00vj/wDG3wT+zl8I/GXxo+IN2uneDvA1tpdzrN7JPZ2q2tvqesad4etXL6rf6VZL&#10;m81aNR5t7EGyMMzlVH+HZ+0h8W/Fvxv+NXxB+IvjLxJrXinV9X8S6vDFrGv6rq+uXv8AZNte3drp&#10;Nqb7WNQ1S8ZFskTbG0uFcs6BSzsQDwaiiigD+1b/AIJrf8HOH7Nv7AX7KHwy/Z+svgD8UL7XvDnh&#10;Twpp/jbW9A8E/DgaZ4i8UaH4a03w5ea2l43xR8Nahem9XS1YNq9lvCtk4wa++v8AiNO+AchAk+AP&#10;x08o4EmPBPw2P5f8XwwOccf1r/OvooA/Tf8A4Kxfth/Br9vH9sf4nftS/CDwX4t8CWnxR1LSL/Wd&#10;A8W6X4e0mS0/sHwH4D8HWS2ek+HNe8S2NqCPDV07FdYkDK0YyGLBfzIoooA1tN1S90fULXU9LuJ7&#10;O/srhbizvLdjbXFtcL0ZGgOQR2AwcZAABIP+zB/wQ6/bB0f9sv8A4J8fB7xlpl1pt1dfDXQ/C3wP&#10;1pbC5srll1f4dfDjwDbXxuhZ63rA8wvqwLhpFAPLLuxu/wAYmv7yf+DMz9ry6i8ffGP9jLWNeg0z&#10;wvY+CvG3xs0Gz1HVr20ttV8Ya/43+CXgVLTSLG818aTe6q1mUYLF4eXV2RlAlaIurgH+hfXwJ/wU&#10;2/5Mr+Of/YleJv8A1FPEFffdfAn/AAU2/wCTK/jn/wBiV4m/9RTxBQB/iBUUUUAFFe2fs/8AwK8d&#10;ftK/GPwJ8Cvhfa22pfEL4ka2fD/hSyuF1Y213qf2S8u1DDSdO1fVVzHaOy+XpMxJGGRFyw/Vi5/4&#10;N7f+ClNrYf2j/wAKrM0Y1G6sPJg8O/F43G61+9d7P+FXgBckhcE9OnJwAfh3RX1b+0J+xb+1B+y9&#10;fTWvxt+CXxQ8D2MdwbKPxT4g+H/jnw/4VvrxpL8G1sNf8S6BotleORpOpXJSIMwjieRhtDFPlKgD&#10;7Z/Yb/Zo+H37Tvxu8OfD/wCJ3x5+D3wB8HXk5OqeLPi98QrT4daTsgVZ2srTWb3S9VtBe3u4xacW&#10;ULI+QeSM/wCsr/wSw/4JZ/sMfsLfC/T9f/Zlt/DvxRl8UQWN1p/xn1e78B/EPVLk6XeeMdLLeEfi&#10;Pong/RbswXQ8R6tpGs+S5WQhrdgAro3+M5FLJaSQXNtO0csTLNFLCxWaCZT8vPBGCBg59x3B/uD/&#10;AODYX/gtj8RfDvxa8NfsN/tIfEi31L4a+KodWPg7xt8UPHHiTUF8E2vg7wf8UPHd9ZWniLxz8Tz4&#10;Y8Of8JH4hbSLQw2fhsrqzbRlJESRAD/Rqoor5l/bC+Pmkfst/szfGb9oLXyI9F+FXgu68U6kSASL&#10;a2urK0Of+JhpIyGuwAf7Vgx2Zj8hAP8AMl/4Opf2xrT9o/8A4KDXngnwJ4ln1P4XfD7wD4M0ubTT&#10;q1nqNtafEbwxq/xB8OeJMf2L4g1jRgQrAZ/5Cuf9btRgD/L3XuX7SPxJvPi78efjH8RLrUdS1WLx&#10;h8UfiB4j02fU7u7vLq307xB4w1zWbO0Vrq7unWMJfAlDI20kleWOfDaAJotnmL5mfLz+9/XOMe/T&#10;HPpX9sv/AATg/wCDob9nr9hP9jn4J/s0n4BfFDUte+HHgm08O+I/Enh7wX8OZ7fX9UtrzUbo34v7&#10;r4oeGr3VP+P7Ae90lHGSV4NfxKUUAf6KH/Eal8Bv+iBfHL/wifht/wDPxr+L3/gp5+1d8MP21v2x&#10;/id+0j8JPA2sfDfwj480/wACwWvhTWdI8OaDc2L+FfAfhXwfd50rwzf6vpH+mXWiPfZjvmUq6kne&#10;ML+eNFABXVeEPFGs+CvE/h7xj4dvPsOu+Fta0vX9IvP9JzaanpN5He2V0TblSQl2gOA2SPlBwzZ5&#10;WigD/al/4Ix/tQeE/wBqf/gnH+yn4o8OayNe13wF8A/gP8MPilcjU7LUWt/il4e+BPwxv/GNm32X&#10;UtWvQwvtX3Y1h01XLuJASd1f5ln/AAcV/wDKUz9pz/srXxL/APUx1Gv6L/8AgzP/AG14obP4v/sI&#10;6veXE+oanrfj/wDaQ0281C4OLTTNL8P/ALP3w1t9Hsbu68QkbSysRpUfhxkUBZBqo2mFfwE/4OTf&#10;hpr3gP8A4Kd/HLWtavLa7t/iF49+IHjHSIYLu4uDZabdeMb+2Fpco1laC1YMuNqs5wSNxOCQD+fm&#10;iiigD/Y1/wCDd2eOb/glR8BpYplnj/4ST4xASw/dJ/4Wl4j/AF5Pb7ucV+4dfzi/8GuHxl0z4nf8&#10;ElPgvYTtoln4s0HxZ8Yxruj6OptRaWt18XvGMGlXhtGvru7UXgQgszKmQADyC39HVABRRRQB598U&#10;vEl/4O+GXxF8WaX9n/tTwt4F8W+INOFyDNbnUdC8O6hq1oLpcAmPzLSMuGOGQ85yoP8AmGf8Rk//&#10;AAVr/wChV/Y7/wDDO+Pv/nxV/prfH3/kh3xr/wCyR/ET/wBQ7Xq/wZaAP6xP+Iyf/grX/wBCr+x3&#10;/wCGd8ff/Pir9SP+CQP/AAcr/wDBRr9u39t/4P8A7PPxj0D9may+HvjTxZpWj+JJ/BXw08Y6D4oX&#10;T9SF/uOk3198TPEdmGQ2iks2nuVB6uK/z86/oD/4Nq5I4v8Agqh+zgJZMNL8R/CoiX1P2TxFjPPv&#10;j88+4B/o6/8ABdW78Q2v/BKv9thND0/Ur6K9/Zo+N1vrsun29xOlppLfDDxGLu61drThLNVIDu42&#10;LwR8oIr/ABh6/wBt7/grn4fv/E//AAS3/wCCgvhzR4fO1TXf2Qvj1pWnQYI3Xd38OPEFrbAfZ1JA&#10;LMMDDD+E4A21/iea3o95oGsavoepxeTf6LqV5pF5GONt5pl2bS6XnnIZWwe9AGJX7Q/8ECv+ET/4&#10;eZ/Br/hM9W07RtBHh74h+de6leWmmWwuv+EP1H7Epu7whQWusds/Lxx0/F6vuH/gnd8YLb4Gfta/&#10;Crx5dWWiajHBqp0YweIbX7VpuNfH9j/Mv26y6/bCMlz0IC9TQB/uL0VTgnguoRLbSwTwy8xTQMLi&#10;A475QhfrhgM8561coAKKKKACiiigD+UX/g7s/wCUZ3i7/sNfDv8A9W98Pq/ywa/0p/8Ag8f+NCeF&#10;/wBmb4e/BJptPjl+KVgNa8mecf2ndDwX8UPh7qB+xL9vXcgwWf8A4lcmBvHmrjbH/msUAFf1cf8A&#10;Bo/Z+M7r/goH4wl8K6j4UstOtPBHgm48XReIPtX2y90L/hZPh8G08NG0Oz+2c8A3nyjABJ+Yn+Ue&#10;v7GP+DNbwBqniz9uP4/61bYhs/CfwS8Pa/cTzb4ba8Fr8UvDuLW1Is2yxJbcqlQuCDtHCgH9LX/B&#10;2z/yjD0L/suw/wDWfP2ga/yja/1Zv+DuC2Fz/wAExfDZ864hEHx9SfZBj/Sdv7Pf7QPyt6jHHPJB&#10;Nf5TNABX91f/AAZXf8lA/ao/7Dvwv/8AUF+N1fwqV/dX/wAGV3/JQP2qP+w78L//AFBfjdQBm/8A&#10;B2r/AMEo7nwP8Rm/4KGfBvwhrc3h34gF5/j02gaNe3Pgz4e2ngfwh8A/g98NrvZ4e8IW2k+ER4ju&#10;vtil9Y8RFNZ1jJhGVKJ/DNX+7f8AtS/s1fDP9r34GeO/2efjDp/9pfD34iW+k2HiCBbDw9qNxJba&#10;V4g0XxLZiK08TaF4i0Vz/a2j2TFb3SZ1AjBVVfbIv+LD+3h+x/8AEj9iD9o/x58C/iXpP9m6ro1x&#10;bavpq29rrCWn9ha9GNX0MhtY0Hw67sdKulLILDauByqngA+Lq/uY/wCDSj/gqn/wr7xrr/7A3xi8&#10;V6Npngfxhca/4/8Ah5rPirVLS0ur74j+IdX/AGdPg/4P+HOi6z4j8X2qbLnSbC9GjeENG0DczJuQ&#10;lQ6x/wAM9e0fs/8Axj8Rfs//ABq+E3xo8KXVzZ698LPiP4H+INh9mu72z+13ngrxZofiyzs7ttLv&#10;tLvTaNe6PE0ipdruICgoVDoAfup/wdAIi/8ABSzxuRBrkP8ApXxAwdXz9muf+LqeMcNouCMaWOdh&#10;yMHOOen84dfsh/wWH+P3hf8Aal+JH7PHx90rxhP4p8ZfFP4AaT43+Ktp/wAJBZataeEviL4n8SeI&#10;Na1fw3Zr/aOs6xpCWf2rLaR4k1R9XU4ztyM/jfQAV/tv/wDBKGKOL9hP4MiOLW4B9o+IZ8vxAf8A&#10;iaj/AIuT4v8A+Pv3OePcDriv8SCv9t//AIJQ+X/wwn8GfLl1ucfafiFmTxB/yFT/AMXJ8X4+1+/H&#10;HPU0AfozRRRQAUUUUAFFFFABX+YP/wAHq3/KUj4Bf9mD/DH/ANaF/ahr/T4r/MH/AOD1b/lKR8Av&#10;+zB/hj/60L+1DQB/H/RRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRV+1sL65P+jWdzcA/88LVrjn0&#10;4B/nQB9Jfs/ftjftP/st63a+IfgB8cfiR8JtUtcjz/BHiO90J7i3Ki2ubUm0KgiS0yjFgSBuP3ip&#10;r+oP9kn/AIPAf2svhNpGm+DvjX8MvBPxWsoIyL3x54u8RePdb8YuV/tu7RyV1PbIWN3ZWQByQiAn&#10;5Tgfx9R+GPEUx/daDrcv/cKvP6J7flTpPC/iaPiXw5rkff5tIvV/X7JQB/ql/BD/AIOy/wDgmD8S&#10;RpujeKde+KfhvxdetdedBD8J9WGhWuxb+7IOr3mvcD7Habvu8twCAML+sPg7/grf+wp43tvtWjfG&#10;bQoIvI+0Z1jVvDelHZ2H+l+IF5PtwK/xR5dI1e2P77SdQiMZ582zukwffcijr6fjmsqgD/dP0j9t&#10;b9lTWvDN34ttPj58JYtKs1uZ54br4h+DrbUQLa1F24+xnXy5YpnGflYjDEHJrwfxz/wVe/Yd+H+l&#10;yaxrPxn8N3VpBcfZ54dG1jw5q14D9kvrwbbW114n7tm/Jx16c5X/ABKKKAP9ab4x/wDB1P8A8Eqf&#10;hFqF34buvF/xb1fxDDDctD/Y3wpvNV0kvbubchr2017C5cHbg5Kgk45A/Ij9oT/g890DQY5f+Gaf&#10;gp4T8ekfND/wsfSfHXhfP+k4yfsOvf3fmIGORyAowP8APQooA/qW+Pv/AAdhf8FD/jLcxz+FbPRP&#10;gdFF9o/dfDDxp49tLdz/AMS/C/6XqDA4NnJt+Y/8hRz8pwD+T3xO/wCCxP8AwU0+Lwms/Gv7a37Q&#10;+saMzFoNCv8A4lazc6baE/YywVbpwGLvaq7FhkuM5xv3/mVRQB2/jX4j+O/iPqX9s+O/FWs+KtT6&#10;C91e8a6uB+LY/kM+tcRRRQB/owf8GVn/ACbr8ff+y7eP/wD1XH7P1f3MV/DP/wAGVn/Juvx9/wCy&#10;7eP/AP1XH7P1f3MUAZ2r/wDIL1L/ALB19/6TvX+Iv/wU+kSX9uf45PFd6leZuPh8Rd6wvkaox/4V&#10;V4CG68GeGB4B4x97oOf9ujV/+QXqX/YOvv8A0nev8Rb/AIKfXCXf7c/xyuItSudYE9x8PT/aVza/&#10;Zbi7P/CqvAWGa0ydpBGAONwx7EgHwDX1L+xUnnftc/s5R/Z7S7B+Lvgc+Rf/APHrcE6zZ/Jcc/c5&#10;z14wPqflqvqb9imHzv2t/wBnKL7Hb6lv+LvggfYrm6+yW95nWbH/AEVrr+D0xnAOFoA/25f2b4vL&#10;/Z5+BEYht4cfBz4Y/urbi2t/+KF0MbLX5R+7H8PTILHJ5J9trxH9nBPJ/Z4+BKCAWZi+DnwwBs4j&#10;54tNvgXQc2gOCfkzxxyMEHkE+3UAFFQySxxRGSSRYkHWSUgDnpnJA5/l271+MX/BT3/gtf8Asqf8&#10;E1vBt3/wlviWDxL8X9SAbwb8O4NL8Xz6X4gNnrHhK28SC88XeG/D3iGy0dtH0bxKNWCHLSMFjCGQ&#10;/MAfhj/wd+ft+QeA/gj4K/Yz8E6+t3ffFw+NdH+MWjQXhBsbTw9d/A34jeBheWtnqHzLdG7Z1/tO&#10;EAAsyxtkk/5vFfTf7V/7Vfxb/bM+Nfij48fG/wASaj4o8eeLF0FdU1O/azuLl/7A8NaB4SssvaWG&#10;lKT/AGR4csFKiNVyijIYs5+ZKACv6dP+DUj4A3Pxt/4KZTX8+k2t7pXw2+Deq/EkT34U21rqPgv4&#10;1/AC5QW32gkG+VNWBVfmbDtg/MM/zF1/pp/8GhX7Cl38Fv2VPG/7UvxF8OW2i/Ev4kePfFWg+DLq&#10;C4s9Un1P4IeMvht+zh498OXpvLLULxLIXms2F/jSWtF1RMB5CoKo4B/Qn/wVS/5MY+Pv/ZP/ABx/&#10;6gfi+v8AEZr/AG5v+CqX/JjHx9/7J/44/wDUD8X1/iM0AFf1c/8ABpLG0v7fl9J9k02cRXPgs+de&#10;c3doDo/xQ50sEnDnnfx90ADNfyjV/V9/waS27zft930p0y1vRaXHgr/S7m6+z3Gl50f4ojdaJk/a&#10;y4GGj44A9RgA/wBTqiiigAooooAKKKKACiiigAooooAKKKKAP5Yf+DsP9r/RfgT/AME9tS+Ac2oX&#10;dn4j/apsNX0Xw2bJroH7T8L/AIgfBDxbei6a0+6ps9X3AthSGB6A4/yqpX80mTvnB/z9T+vtX9Wv&#10;/B2l+2Xqvx3/AOCgV9+zhHcG88HfsuXGl3vhS4Wc7SPjP8EvgD4v1oNaNZWxQ/2nZsAftchJycKO&#10;R/KLQAVqWel6neqXsdN1C9jzj/RrS6uRkZzn7MpxyO+Oay6/03/+DeH/AIIxfsr6h/wT60b4iftQ&#10;fALwp8TvH3xZ8Z2vxP8ACPiPX73V4L20+HHj74KfBLWdI0eNPDvi02S2kWt/8JBehnK6kTO5kXhc&#10;gH+Z/wD8Iv4i/wCgDrf/AIKrv/4ij/hF/EX/AEAdb/8ABVd//EV/tO/8OZv+CYf/AEaF8Of/AAae&#10;Of8A5rqP+HM3/BMP/o0L4c/+DTxz/wDNdQB/ixf8Iv4i/wCgDrf/AIKrv/4isd4pIZTHJEYnGMxy&#10;ggj6ggHn3r/a1/4czf8ABMP/AKNC+HP/AINPHP8A811f5fv/AAX8/Y00H9i7/go/8YPhj8PvDdp4&#10;b+FcWn/DL/hD4bFgto11dfB/4feIfEYFodQ1a7jK6trUjFnk2EEAgYyQD8Ra/UL/AII9/tLa5+y7&#10;/wAFDv2WPGmm6oNI8P698dfgl4V+IMz3d1a2r+Abj4v+CtV8Rpdlc7rYR6SpdWwAu7ksSD+XtW7a&#10;4ubC5iubeQw3FrcLNDKOqzwMGBB9jjrwenc0Af73Xw/8X6Z8QfAngrx7os0M2i+N/Cfh7xbpEsJz&#10;b3Gl+JdHstZsXQknIa0vEK8ng5I6gfG//BTb/kyv45/9iV4m/wDUU8QV8cf8G9v7XWg/tZ/8Eyvg&#10;D/Yo3XP7OngH4PfsyeJLj/Sgb3xP8L/2fPg+NWuv9LsbVcu2sA4tDJHgEZ5yfsf/AIKbf8mV/HP/&#10;ALErxN/6iniCgD/ECooooA/Zf/g3r/5TPf8ABP8A/wCyy3f/AKgfjCv9mGv8Z7/g3r/5TPf8E/8A&#10;/sst3/6gfjCv9mGgD4i/bt/Yb+CH7ef7P/xD+Cvxi8FeHtfuPEvhPxXp3g/xNqej2Gq6r8PfGeq+&#10;DPFvhDw5488NnU18u08ReGT4wv73SpWIUSEqDjbj/HL/AOChv7Gniz9hb9rH4wfADxDb6idF8J/E&#10;D4gaP4C1rV7U2t14s8C+GfHXiHwjoviYf6DZ2h/tcaG77rIMiknO0MBX+4jX8Kf/AAePfsJ3Pi7w&#10;X8Mv27tIbzb3wVb+CP2f7zRktLQlrLVdW+L3j281k3X9oi6Oxn2lV0qRSFB3hmKqAf52ddf4N8Ya&#10;74E8Raf4n8N3tzpur6abkwXdvcG3uF+1Wj2lyofOQCruQMc9COMryFFAH+4j/wAE7P2zvCv7fn7J&#10;Hws/al8KRW1lpXxLPjgw6RBHc2s9kPBvxH8X+AmBtbq8ursb38JNId7Es7PtbaSg/Az/AIO1/wBt&#10;K5+A37E2jfATQNTnjuv2lbjxp8PvFWn2092pOlWWj+H/ABFZm9FoSCjN8yrdgLg/xAlj+a//AAZ1&#10;ft6yoPiV+xX451OWHT9Pg8FQ/BPTF+03S3N9retftAfErx4uLPS9ljtJR1bVNVMYGPL6Mq/jb/wd&#10;I/tdXf7Q3/BRzxl4M8OeKbnWPhH4C8NfD248L6d9lNtbWPii78DabZ+JmH2yws7wk3lrt+fKkMwA&#10;3AEAH8zdFFFAGrZaRqd+hlsNM1C8ijP7yW2s7q5VT7m3RsfmMd2q1/wi/iL/AKAOt/8Agqu//iK/&#10;07/+CCX/AARd/Y41P/gn18J/ir8e/gR4S+KHiX48eFPh/wDFiy1rXrrWra6tNK8UfDvw7eCzQaP4&#10;rVQv2tnbmOPHBEa4bZ+13/Dmb/gmH/0aF8Of/Bp45/8AmuoA/wAWL/hF/EX/AEAdb/8ABVd//EUf&#10;8Iv4i/6AOt/+Cq7/APiK/wBp3/hzN/wTD/6NC+HP/g08c/8AzXUf8OZv+CYf/RoXw5/8Gnjn/wCa&#10;6gD/ABSZopIpTHJEY5ARmMg8Z/En9fyqGv2N/wCC6P7HOjfsM/8ABQr4ifA3w3py6doMXhnwj4y0&#10;uzt8i2tLXxla32sC0U/2jq/IBJ/4/TxuJXHK/jlQB+uf/BEX9rXXv2P/APgol8DfGOiC3ji+J3i7&#10;4f8AwK8ST3Fxd28Fn4V+Ifxe+GP9tXjSWQ34SPRlZhnYASxxtBr9wf8Ag8P+CNlo37T/AOz58cfA&#10;cA1Twd8QPg7quveIPEdgLRtMOva58R9fazH26zLW12XUr824t8w3Ngk1/HNoWtXvh3WtH12wbyr/&#10;AELU9M1izk9LvTbtL21bPpuVT7hfrX+hT8Yvhof+Cr//AAbtfBqbwCft3xf/AGe/AHwetvF96VS2&#10;uAPB3hrUPF3iUfatY/4RzRiGGSfsZbkt833aAP8AO7oqWSKSMgSD1xzn/PSoqAP7Qv8Ag0W/b+t/&#10;g7+0D4x/ZW+IHiO5Xw/8Ybbwn4d+F2nX1zdf2VpOurqvj/xd4ku8G8Ww0p7tCA7sg8xiXcEuSf8A&#10;SwjkSVFliYSJIN0ci8gg8d+QAc9q/wAFD4afErxz8HPHfhv4lfDPxHdeEvHnhDUf7R8N+JNO+ym8&#10;0e9+zPai7tftSXVp5nl3MgBZHUAscKMbf9aD/ghf/wAFofhl/wAFI/gno/g7xHLaeEP2g/h5oVpY&#10;eKvCoOr3dpq+g6EmgeGrHxc3iW78PeHdHOr+JNXkbOjWYO05BQnIAB/QrRRRQB5D8ff+SHfGv/sk&#10;fxE/9Q7Xq/wZa/3mvj7/AMkO+Nf/AGSP4if+odr1f4MtABX7+/8ABtdBBN/wVS/ZvkliMskPxI8K&#10;mHphSbTxACTnj+EE54wK/AKv6A/+Daj/AJSo/s5f9lH8Kf8ApJ4ioA/1pfjN4Ctfip8J/iP8M7uK&#10;3ntfHfgnxF4VuIrnP2cwa7pN7YYbaOmXHsODwK/xFf2+PAVz8L/23v2v/Acun3GnQ+Ff2of2gvD+&#10;nRT2r2o/s3Qfi94x0eyuLUFf+PYrY7QVGz5cKT1H+51X+YT/AMHcX7C158Ev2uvDf7Svg/RbaD4Y&#10;fE7wX4esfEeoQG0ti3xb8d/Ej9pDx3rCrYjU7rVSJNH0ZX+2GzXSyFCgo/yEA/j9rb0DVZdD1rRt&#10;YiBM2j6rperw4x97TbtLxf1Xp7fniUUAf7RP/BFX9tO0/bk/YE+CfxY1DU9Nm+I17oniG4+IOjaf&#10;eG8n8PXM/wASPiBo3h1bz7Xf3mqKbvSPDgdGvGLvhwD5aEr+t9f5Af8AwQb/AOCwusf8Eu/j5f23&#10;jC9u2/Z6+J9zbXPxXs1N/cQqvgzwH8UbXwMRpWi+HvEGtXmPF/jizkf7FsKp8xBVGYf61nwq+LHg&#10;P4z+DdH8d/DrXYNe8NayLz7Hehbm1uXFpd3lldlrS6C3abbu0ZQrdQpYNwBQB6hRRRQAVSuLiG0t&#10;5rm5lEUcELTzS9hb2+XZjn2JJ7/N2q7X83P/AAX4/wCCz/w2/wCCffwH134YeCNYGu/tI/EHTHsN&#10;B8Km01m0tLTwtqp8QeE/EmsnxLb+H9Y8OnUNGu1AOkXrbnb+EsUCgH8bn/B1R+3BZ/tR/t5f8Kc0&#10;a6+26J+yrc+LPBFne2t1dXWmasPGdn4B8SM9pcfb7uyYbrI7msgqBvlJBIr+XCut8ZeMfEvj7xLq&#10;/jDxhq9xr3ibXrg3Wr6vdG3+03tz9nW3DuLdVQ5RUQlFVWVVyucmuSoAK/0eP+DNP9mu48OfA/4k&#10;/tSSWgji+IQ8WfC4TnInY+F/F3h/VwCCAdvbAHOOPSv87XwX4P8AEHj3xNpPhDwvZjUtf125W002&#10;yN3bWxurkqbgLuuyEyUQnnG7aeo3Cv8Aab/4JK/seeHP2IP2HfhL8GvC0u611DS7P4kain2UWptf&#10;EHjzw/oGra1alW1DVRhLxThvM55+Q/KWAPyo/wCDtn/lGHoX/Zdh/wCs+ftA1/lG1/q5f8HbP/KM&#10;PQv+y7D/ANZ8/aBr/KNoAK/ur/4Mrv8AkoH7VH/Yd+F//qC/G6v4VK/ur/4Mrv8AkoH7VH/Yd+F/&#10;/qC/G6gD/RNr+Or/AIOov+CUMX7RHwH1v9tf4YaFaj4j/BLRdV8T/EyfT7SyHiDxb4Y0rRvD/h3w&#10;3pChbC61fxC1ltLLZIwKqOCFBA/sVrmvE/hfQvGXh/UvDHibTINZ0HWLU2GpabdA/Z7u1bqCLf5g&#10;MgEAFRkAHAHIB/gczwXFlcS2t1FNBdQTGGaGYGC4t7iA7SrBuVKklfmAII7YBNKv3d/4L4f8E0te&#10;/wCCe37ZPjGDSzd6v8MfibdN8QNG8QT21lZi01zx7rHjDxC/hn7Faa7rBP8AZFjZEfbDIqMOxz83&#10;4RUAFFFFABX+29/wSikjl/YT+DMkd7qWoj7R8Q/9K1hDDdn/AIuT4vzkYOFAwOPXJ6Cv8SGv9t7/&#10;AIJRXMd1+wn8GbmPUrnWQbj4if8AEyubQ2dxdY+JPi7k2w5XrwO/4UAfo1RRRQAUUUUAFFFFABX+&#10;YP8A8Hq3/KUj4Bf9mD/DH/1oX9qGv9Piv8wf/g9W/wCUpHwC/wCzB/hj/wCtC/tQ0Afx/wBFFFAB&#10;RRViCCa4mihhiMsspxFGOpPPuOOCeTzQBXor7i+D/wDwTb/bi+P0GnXXwc/Zy8e+PYNWn+z6ZNop&#10;8PgXlx/cT7brloQfdgFHr1Nfp38Df+DZj/gqT8UpY18ffATxp8FIZrryBP4o0nRdbza/aLIG8A0j&#10;xfnBF0WwQAVRiQCGwAfzxUV/dp8Df+DLX4n3U2keI/i9+1d4HGl3Fray6j4H/wCFY+LdM1W0ubga&#10;feFf7YsvH4BZcXmkttUEvmTG8Aj9lfgx/wAGkP8AwTN8JRaRL8WfB2u/EPVLK2tZbi60b4n/ABd8&#10;L213qVsQ32sWdp4zChSSGC5GCfujJyAf5W1fVvwM/Ys/aZ/aVFmvwS+GNx43Oo/aTZ+R4r8DaCLn&#10;7MNREihfEviLRfmUaRqw+bAJiI3Yxv8A9iv4Cf8ABKL9h39mm8W/+FPwjOlyxn/mNeKvEniocWl9&#10;ZkZ8RajejOy8fBJ+8AScDn78tfCvhnTwPsHhvQ7T/r20mxtPb/l1s1/z9KAP8jn4P/8ABsn/AMFd&#10;vihbTaprP7Mmp+C9A2D+ztZb4jfs+a8upz/axa3MYs7b43WN6vlHcGblCQdmACW/Yr4B/wDBll8V&#10;/GNrp+r/ABo/a5HwlniZbm88I3H7PejeM2uQPsu6yOseG/2oLMKGLH5xtClMDkkV/otxRRxII4ox&#10;HGAcAcY7dOT07mpaAP5MvgZ/waIf8E8fh/Dpo+NMMPx5ksrqzuNSl/4vd8MF1W3gGmfbLPHhr9pC&#10;9WzW7Fnqm503ADVSCcJiv17+Df8AwRV/4JlfAGWyl+EP7M1t4RfTbYWFk3/C2Pjrr3kW0Js8Rg+J&#10;fihrGNv2SIAnlgMsSSc/qlRQB5J4H+Cnwv8Ah1dRX/gzwv8A2NdQwG3jmOq+Ib3CXGA67dX1G9HP&#10;QkgkbiCAcY3PGnw58FfEBLSHxhpH9sxWYY2i/bdXtNhuCpYg6TfWbNkW4JLZUDB4yc9/RQB8O/FX&#10;/gnL+xt8bU12P4o/BqDxTF4ogtIdfU+OPidpIv1077Gtmjf8I74x0gqsf2VG3IUdmRcllLqfxz/a&#10;H/4NSv8Aglr8VNNvf+FP/CqD4D+JLxP3XiNfFv7QfxH+zXXU3Q0jxJ+0DYWTE4BwQFzjtzX9N1FA&#10;H+Y3+2f/AMGgX7XHwX03V/EX7MvxFuv2o44rjVtQi8NW/gDwF8GTpWlrZ397Z2v9r+O/2j9ZF6yi&#10;2s9JBI3CRxIS2SG/lU+OnwD+Lf7NXxC1f4V/GvwhP4K8e6DNeQaroM2r+H9c+yPpusaj4fu83vhz&#10;UdX0txFrGkatZELeN88BI3qyySf7x9fDn7af/BP79mv9vP4Ual8Jfj/4Cg1rRLi6utY0290fVdY8&#10;Lala683hzxF4cs7y81jw3faTq10sUfi3V2Fr5gVy7BsPtBAP8Oqiv7H/APgqP/wal/Hr9nv/AISP&#10;4pfseif4z+BZtSutQsvhZ4Y0fVP+Eg8J6BNd6jdZvfEfi/xgVvx4f0e0DuzAtLkF23M2f5FPHHgf&#10;xd8NPFuu+BPHehXfhvxV4bu/7O1zQ9SwLvS7sBbprS7FqzASBWViqscZBBAGQAcXRRRQAUUUUAf6&#10;MH/BlZ/ybr8ff+y7eP8A/wBVx+z9X9zFfwz/APBlZ/ybr8ff+y7eP/8A1XH7P1f3MUAZ2r/8gvUv&#10;+wdff+k71/iLf8FP7v7f+3N8crr+1/7e86f4fE6wLMab9t/4tX4DG77IMbNuAMf8C9K/26dX/wCQ&#10;XqX/AGDr7/0nev8AEX/4Kf3D3H7c/wAcZ31G31cyXHw8Y6nb2v2W2vD/AMKj8AjetoBlNvCYJJyM&#10;9+AD4Ar0f4T+PX+GHxL8C/ESLTm1d/BXiTSvEMGmfahafbH0u8S7W1a6azu1QOQQz/ZXAB4XGK84&#10;ooA/tQ+H3/B5B8Zfh54A8E+ArP8AZRur608FeEvDnhCyvP8AhfHg+0a6tPDWjWGkR3br/wAMv3wD&#10;uliG2qzgBgNxOcaPiX/g9C/aJ1PR57Tw9+zVP4a1WXiHV/8AhcngPVRagkA4tLz9l8oeP9oZ7Gv4&#10;nqKAP6EP2jf+DmX/AIKt/He01Lw1YftBXHgj4fava3NtqPg0/DP9nnxILoXB6N4jPwP0bWCAMgDc&#10;hB5BGMH8Ddd1zVPEeqXWsavd/bNSuzuvLo21rblztFvuItFVD8pCnCjPBweKwaKACiivvb9g7/gn&#10;X+0h/wAFC/ixp3w0+A3grWdcsormyXxh4v06ztNS0zwNpepXV5aWeta1Z3GpaTcmxe7tJIvkk35B&#10;dtmQCAev/wDBIv8A4J3+NP8Ago9+1/8ADj4R6XoR1T4caP4m8EeIfjXfNd2Vu2j/AArufHXhzwz4&#10;s1T7N/wl3g7W70Imrbdvhq/bXhgGNQBuP+x78Avg/wCH/wBnz4KfCb4G+ET/AMUv8Hvhv4E+GOgD&#10;N42dH8B+E9D8IaMD/al/ql3gafo8Iw2pOyD5C00haU/n9/wSh/4JZfBn/gmn8C9B8HeCdJZvHus6&#10;Va3/AI81+a91m6N7rut6f4euvEKJZ6vqOqGyVdW0YBAjoFVAilVHH6z0Afnb/wAFUv8Akxj4+/8A&#10;ZP8Axx/6gfi+v8Rmv9ub/gql/wAmMfH3/sn/AI4/9QPxfX+IzQAV+mv/AAS5/wCCjOr/APBND48w&#10;fHTRPhufiddwXWlTx6KfFtn4O2nS7PxDZ5/tC78G+OkG8eInIA0gnCMdxJwv5lUUAf3BP/wep/Gz&#10;gD9ku5Hr/wAX58Hj/wB9f5qL/iNT+N//AEaXP/4fnwh/9C/X8QVFAH9vv/Ean8b/APo0uf8A8Pz4&#10;Q/8AoX6P+I1P43/9Glz/APh+fCH/ANC/X8QVFAH9x+l/8Ho3xr1DU9NsP+GS54lvNRtbcy/8L58H&#10;9Lq8A5H/AAy90O7A5x1zwOf9B34UeMrn4g+APD3jC5tBYyav/afmWa3P2sIbPWL/AErDXP2O03MD&#10;Z7hiNOCAS2M1/g3eHP8AkPaH/wBhvSf/AEtjr/dg/Zh/5IX4F+niL/1L9eoA99ooooAKKKKACvD/&#10;ANoH43+BP2dfhR4q+L/xK1IaP4N8NtpNvqepPa6tdi0Ovaxp3h2xZrXSdN1a9bOp6vEp2WTHBx90&#10;Bh7hX8mH/B25+2NZ/BD9g8/s3W+pm08X/tI/2RrHh0g232j7N8JPi/8AB/xJrBRXs3wPsd5g4Pbn&#10;JFAH+Y78UPib4s+L3jfWPiF431D+1/FOujS11TUfstjZ/a20vSrHR7Rza6VYaVZI32OxjQ7LOPco&#10;CnJy7+cUUUAfV37EXwLT9pr9rr9m74BSQfarb4wfGr4dfDi8iyRi28YeLNN0RmbOpaOMYvD/AMxV&#10;DyDuOMH/AG0/2afhZH8DP2c/gH8EbeMxW3we+C/wt+FsEJIG21+HfgbQPCEShvtupjAj0hVAOpSk&#10;ADMspDSSf5rf/BpF+x5D8dP25fFHxa8W6Lcjw38FvBWlfEbwVr6XN0trP498H/FT4e3SWKi0vQrS&#10;LZ3bMReI8f3SNxLiv9RugAooooAK/iC/4PIf2Tbnxr8E/gd+0X4cXyW+GGpfEvV/iFPn7Ub211S2&#10;+EHhHw8pF5r1olptZAP+JTpEhJBLrkBn/t9r83P+CtH7MV3+2H/wT5/aP/Z80jbFrvxD8I6Ro+kX&#10;rW73RtLi28d+EtanZbW1vbMyMy6L837zCBSQcgggH+JVRXUeMtAk8KeL/FXhiYHzvDXiPXfD859L&#10;jSNVvbA/m1r79D9K5egD+5D/AIM0f2yNQ8O/Gj4qfsRXlj5HhjxJ4a+JX7Q0esG+tBnxT9s/Z/8A&#10;hvb6UNKHh9rwlrKzLrdr4kC5IQ6TjMp/tt/4Kbf8mV/HP/sSvE3/AKiniCv8fn/gmZ8dtR/Z4/bj&#10;/Zp8e2t2bSwm+MXwn0HxLP8A3fC138U/Bt5rPHp9k0odPQfWv9dH9u/x5oXxO/4J4/EL4ieF5ze6&#10;D4x+FureIdGmgwftVpqPg7Xrq0xz6kE57k4wTQB/ib0UUUAfsv8A8G9f/KZ7/gn/AP8AZZbv/wBQ&#10;PxhX+zDX+M9/wb1/8pnv+Cf/AP2WW7/9QPxhX+zDQAV8V/8ABQj4E6P+0X+x58ffhrqloL24vfhb&#10;8S7/AECE/a8HxRB8OvFtlox/0LUNKkLLeXwAzeImT82Mhl+1KhlSKaOWOQZSUGKQZ6gggjPbr/Lj&#10;rQB/gv8Axl+Fuv8AwR+KXjn4T+KOPEXgPxDd+HtYB+xn/TbNsPzZX2qWYBDB8JeSkBuWzkL5bX9N&#10;X/B0p+xbB+y//wAFBtY+JNhZ3FpY/tRXPjb4s7iLs22U8RWWj4Rru+u2Ay2SEKBiFyvQj+ZWgD7D&#10;/YU/a98YfsI/tS/Cz9qXwDZPqfij4V33iHUdM0z7XpOnC7k1/wAI6/4RYfbNY8O+LLOICw8RXDlm&#10;8O3BYAAKvMifOHjjxhqnjrxXrvjDWJPM1XXtTvNWuXItVO+7umuipFpZ2kfyFiAdqtjBIBJzxdFA&#10;BX2j/wAE+/gjqP7Q37aX7LvwptdHOs6V4l+P3wU07xhAt4lmbTwdqvxT8G+HPEV67G+0liqWusAs&#10;lndLqpIzEwfc4+Lq/sf/AODPf9kC4+JX7Y3xD/aP8X6Fc6n8NfBfwn8beEdCv1L21vZ/Frwz8Sf2&#10;bvHejFry3vFBaLR75nFp5ZUliCxXGAD/AEe/gd8KdG+CXwd+GXwg8OR/Z9A+GXgrw94I0eLF18um&#10;+HtIi0qzH+majq95nbHnL6pIwycSKuFr16iigAooooA/g3/4PN/2XNOHgT4AftK+HdON94l13x/q&#10;/h7xrP8AarmD7J4a8L+Aw1jdFb7XjZuFP7srpWjLIQNz7zkyf559f7Tn/BaX9nCH9pv/AIJyftR+&#10;BLOz8/xbH8JfFj+CbgKbkWuvXdkLRWFp9usw5K4BJYkhQAeoH+MZ4z8MX3gnxh4p8HakSNT8J+I9&#10;f8MaljoL3QdVvdIvQPbzbR8e2aAOWr+6X/gz3/ao0S5n+Pv/AAT81uze7m+OR8Z/EI3huruA2ug6&#10;B8O9N8NX9mLO00AAiQXbcjxdozLuPlo7qu/+Fqv0T/4JaftO6x+yZ+2v8GvifolvPPPqXiTSPAV6&#10;YDabk0rxl4h0LSr64/02yu0ICjJwobdhQRgggH3b/wAHA/8AwTF1z/gnv+17r2qaPaKvwe+MOo6r&#10;r/wwGbUi00Lw1Y+ENHvwPt3jzxf4kvB/bGrhN2s+U/zDIK5Cfz/1/t0/t9/sU/B//gpV+y5r3we8&#10;WfZtQ0HxePD+o6P4lhbWbY2o0HxPp3iFDaHR7/SNWBe80hfl3Z3HoSTj/Ig/4KKf8E5fj5/wTb+N&#10;118IvjNo1xJp90yp4M8eNpdtpOk+Ofsvhrwd4l8RPo+lnUtXu0HhqTxzpGl6gHcfvSrRjaXWMA/P&#10;Wu/+GvxJ8ZfCD4g+Efif8OdXPh7x14E1yx8SeFdcNnpOpHStc025+02V8LPV7K+0u7MLBSqXlnLE&#10;WAyhChTwFFAH9r37BX/B4F8cvg34b0fwD+1j8Jrn9oSPT7ay0i1+IE/xB8IfC1dK0y0s/COj2i/8&#10;I38O/wBm7V1vv7LSw1rVHP2oPINV8sE+XEw/fT4d/wDB2p/wTa8U+HbLVfHPiWw+HHiGWG2N14bm&#10;X4xeJzaC6s7W6uVOraT8ALazYxXTmzJGN0kZcgcov+VbRQB/pq/te/8AB23+w5p/wf8AHeg/BXw3&#10;b/G/xH4r8O6r4Rg0i18VfEfwCbe18TaTf6Q2rm+8T/s/PZt/ZQuvtUloDuboGDEY/wAyqiigAr+g&#10;P/g2o/5So/s5f9lH8Kf+kniKv5/K/oD/AODaj/lKj+zl/wBlH8Kf+kniKgD/AF9a/LL/AILB/sGa&#10;R/wUR/Yi+I/wRurY3vijw5p/i74n/C22zdgXXxb0D4U/E7w14BtWNp4v8G2Z3ax4vCAeItYHhwsR&#10;/a0bxhnj/U2igD/Bo+O3wb8Xfs9fGX4pfA74hWZ07xx8JfHPiP4feLLIyafcG017wvq99pGrWwbR&#10;9R1jTCVvbRwPs+qyIo4ViSwHj1f6m/8AwcIf8EHNB/bv8N6j+0h8EobfQfjx4H8OXdxeQW1tq2pt&#10;4u0mzvPF3i/W7SPSjr+l6Ol9q97fBRfOu5ZPm2kAFv8AL/8AiB4A8Y/C/wAY694A8f6BdeF/GHhX&#10;UX0vxFoWorbC80rUlG57S7+ytIisqYZlV2Cg4AHBIBxFfrl/wTV/4LG/tZ/8EzvEEP8AwqTxLPqP&#10;wzvLhW8SfDgaR8OLT/hI7e3HiC7tbH/hL/E/wy8ea1pCprPiKTVy1iGG8FfusoX8jaKAP9Ij9nj/&#10;AIPOPgN41sNOtfjl+zqfg/fbvs95qVx8ZfE3jwHGR9s+x+EP2YLMBSOSgCjqT14+w/iJ/wAHbH/B&#10;OLwt4R0zW/A2v2HxK8T3moG3vvB8U/xf8LPplqbC6vftw1vVv2frqxuV+1qmlssaKN7K4ZVwp/yt&#10;KKAP7Wf28v8Ag8H/AGgvi9o2reDP2QPhbP8As3yQahd6cPiXbfEDwJ8Wx4j0ML4u0lj/AMIh8Sf2&#10;cbRNH/tZL7w5q6gyvLG2k+ScCR2r+Pr4w/GH4g/Hr4keMPi18VvEB8T/ABB8ea5qXibxV4hGlaPo&#10;g1bXdTuftN7fHSvD2naRpFm8rkllsrFIwSNq42qvldFABRRX7I/8Ejv+CPfx+/4Kk/GbTfDfhPR9&#10;U8OfBfSLgr8R/jJc6WNW8MeCIdT8NeP73wk2sWVpr2k6vIniXxH4Em8ORLYESI7M5fCgOAfrn/wa&#10;2f8ABJ7XP2ivj5oP7ZfxL0cWfwr+Dmo2XiHwJeLeWl0njnVnn8d+DfEmjY0bx9pOteHX0l7El5NW&#10;8OyrIxBiUptL/wCnNaWtvYW0NpbRiG3tLe3t4IuyQWw2qAP9leCe5GT1rwT9mH9mb4U/skfB7wl8&#10;D/g1oP8AYHgfwr/aE9nZ3F9qGqXP2zXL+91jVrxrzVb28vCb3VLx32F+OhDH51+iaAP5bf8Ag7fu&#10;ba2/4Ji+HBJN5Rm+Poggx3uT+z5+0FtB754I+p96/wApmv8AVu/4O3P+UYeg/wDZdj/6z5+0BX+U&#10;jQAV/dX/AMGV3/JQP2qP+w78L/8A1BfjdX8Klf3V/wDBld/yUD9qj/sO/C//ANQX43UAf6JtFFFA&#10;H41/8FxP+Ceuh/8ABRH9h/x34CuLFr3x38MtF8a/E/4PwqbtS3xQtPAXiTw94eOT4u8IaNknV2GP&#10;ET3GkgkM6gbi3+O98Uvh7rnwl+JnxB+FXieLyvE3wz8a+KvAPiWLNvttde8H+IdQ8OavGPst5d2x&#10;8u/sJIyVunQMCod1Akb/AHs+HHcc/rj+XPtX+cD/AMHa/wDwSwf4V/Erw5+3r8JdO/s34Z+PBoXw&#10;68f+Gwl3d3N18XPFXiH9o/4x+LfHR1i71JhbWT6LZafC/h+LTBsfM0TDa0TAH8Q9FFFABX+3B/wS&#10;lvBf/sJ/Bi6Osf2951z8Q/8AiZmy/sz7UR8SfF/P2TkDjPB6/wDATX+I/X+3B/wSlnku/wBhP4My&#10;S6nbayTP8Q/+JjbWn2S3ux/wsnxfkra/w47jv7YxQB+jFFFFABRRRQAUUUUAFf54v/B2D+wJ+2l+&#10;19/wUu+CHiP9mn9mf4xfGzwxpX7E/wAM/C2t+Ifhx4G1nxTpWj69bfHn9orULuwv7vSrJ/Lks7Dx&#10;Lot+6yDhdVjIwHCr/odVn/YbH7f/AGl9mt/7Q+z/AGL7b9nH2v7Lu8/7N9p+95W758btu7n71AH+&#10;SN8Bv+DZH/gpf8ZLyys/Efw28Q/BOK84mu/ih8PfiNpltaD/AEQhbv7N4eYjq3AGTsBzlcj9oPgR&#10;/wAGXHxH07UYbv8AaC/aE+FviTRSMzaf4BuviNoWpY+yD+K/8HgcXfPHVcgDnB/0KaKAP5W/hL/w&#10;aP8A/BL3wbYWdz4zsvjJr/iiAn7XNYfFi5/sJ2xfDK2l74SBGLO8C/MF56EZy37XfCD/AIJn/sW/&#10;BKOaHwn8B/h9qQnS2DS+LvBXhDxO+bf7cFw154fXHF4+ehyFIIwa+9qKAOB0H4YfDXwqsUfhf4ee&#10;CPDnk8Rf2B4U8PaULbjjZ9h0+2K9ewJPJ9676iigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oApXFtb3cMtvdRQT28o/fRTqJ4CPQqwA68/NjBHGO/45f8FG/wDgiP8Asb/8FDfDE0Hi/wAE2vgn&#10;xvCB/ZniTwL/AGV4Fa6uTd2F4W1u50jw5eXuqA/YgBkseTkjGa/ZqigD/JG/4KDf8G1P7fP7IPia&#10;R/hf8NvEf7Svgm4OY9X+C/grx74ng0H7NZ+ELTGsXd5oFooOrat4h1BbLCkgaPLnI4X+f7xx8Nfi&#10;B8NdROj/ABA8HeI/B+qbcGy8Q6Vd6Xcnj7Rwt0q5OOcgE4ycHBz/AL1l3ZWeo20tte2tve202PNt&#10;r+1W5tnxn79rcgoR7EYzXx98SP8Agnt+w38VNP1Gy8Zfsj/s06nd6nH9nOuT/AP4Q3mvWuADmz1T&#10;VvBt9Ij5t1BABwvUdGAB/hrVvaH4f1zxNfw6ZoOm6hrGpXGBDZ6favdXDmadbbBVPmO5nUAnAy3J&#10;UZYf7Rb/APBGL/gm+beK1/4ZX+CeIW84Tf8ACmvgmLvPTOf+FYkEdui89ua9j8Bf8Ez/ANgL4d2U&#10;FtoP7Gn7L01zBcfaIdav/wBnn4LTa9uK2andqtp4CsnAH2RSBwcgEN02gH8zn/Bnf8HPit8L/wBn&#10;L4zXXxF+Hvi3wVDr3xi8a6xo03iLSbvTBq2map8N/wBn9rS8tPtmN32o2ZIPGf8AZxx/afXF+Efh&#10;/wCAvh9p39i+BPBXhPwToxKt/ZfhLw9pPhvTMi3W2G2y0aysrQBbaBF+58qqoOAErtKAM7V/+QXq&#10;X/YOvv8A0nev8Rb/AIKgPJL+3R8dJXutOvCZ/h5m70jP9lSH/hUfgHmy5+6AAp/2lPHHH+3rJEks&#10;ckcgBjkGCM9QevXjtkV+bnjf/gkn+wD8Qtdu/Enij9mj4N6lrl4E+3alcfCb4Q3N5dtbWdlY2ou7&#10;y9+H95dMFtbOMcN0LEk/LkA/xL6K/wBqm3/4Iw/8E4baeOYfsvfBubyeVhuPg38E2tvxUfDFQR/w&#10;IVHJ/wAEW/8Agm/LJ5p/Zd+DmevHwc+CYz+H/CsTx16GgD/Faor/AGqbj/gjB/wTguvKz+yv8E4f&#10;Kt/s6/Z/g18E1+XtnPwx5I9fl/3R3P8AhzB/wTf+y/ZP+GVvgnt+0faPP/4U18E/tOc/3/8AhWOM&#10;Y427c/7VAH+LVpul6jrV7FYaXaXOo30/EFpbIbi4bGOigduPTGecGvuX4Pf8Ewf2/Pjxcaafhd+y&#10;X8d/GGn6kLrydY0D4Z+JdU00G1W93nfaaeQQTZuBxx94jBxX+wf4J/4Ji/8ABPnwFZQ2ulfsZ/su&#10;3ksHEOpax+zz8FLvVR/2+J4BtGB/D3z0r6s8IfCz4X/D2CK1+H/w48BeCbWEfuoPCHhLw74atrc4&#10;P3V0bT7NVLLOSAq85JAG4kgH+eb/AME9v+DQX4pePJ/CHxF/bQ8baT4a+H2pXeqrr/wk00+PPAvx&#10;ZtLfTbvxfo0MbXeoeEnsUa9u7Tw34jhZthOkSbdxLqD/AHbfsjfsP/s7/sTfD+z+HXwI8EW2g6bZ&#10;m7Mmsaha6TdeKb0Xd010w1DxDaabZXd2AWPysWHAOFZQK+wKKACiiigD87f+CqX/ACYx8ff+yf8A&#10;jj/1A/F9f4jNf74fjfwR4Z+IvhrVfBvjDSLLWvD2tWt1YajpuoWVjqVrd2t5avaXKta6tZXtoQFu&#10;mVSY2xywzgofzg/4cs/8E3/+jXfg3/4Zz4I//OwoA/xW6K/2qbP/AIIwf8E4LW4hux+yv8E52i+7&#10;Bc/Bv4J3Ft+TfDFSffoP6Rf8OWf+Cb//AEa78G//AAznwR/+dhQB/it0V/tVT/8ABGD/AIJv3Unm&#10;t+yt8E4T623wb+Caj8j8MT/Oof8Ahyz/AME3/wDo134N/wDhnPgj/wDOwoA/xW6K/wBqT/hyz/wT&#10;f/6Nd+Df/hnPgj/87Cj/AIcs/wDBN/8A6Nd+Df8A4Zz4I/8AzsKAP8Xbw5/yHtD/AOw3pP8A6Wx1&#10;/uwfsw/8kL8C/TxF/wCpfr1fFEf/AARd/wCCb8UkMsX7MPwd82FvPhz8HPgl145/5Jh0OeOPwr9O&#10;NC0TT/D2m22k6PZ29jYWv2kwWltb29rbqbi5a5O2O2XYmC7YKqN4O5huAAANyiiigAooooAhklSK&#10;NpZG8qOMFnJAwB74zxk9utf5T3/B1p+2HqP7Q3/BQfU/gkdR03UvDP7K+o+IPD/hubTxaMDa/Efw&#10;d8IvEl8Lm8tLtxeN9tsTtbKkYPBG4r/qwzRxzRyRS8xzDyiPXdkY785JHPpX50ePP+CU/wCwl8Uf&#10;FHiLxr8QP2evhb4w8XeKbi1u9f8AEfiH4Y/CvXtfvbi0srGytDc6xq/gG91XItbSPhpehbOPlyAf&#10;4klFf7WUv/BGr/gnBJ9s/wCMU/gfCbsW2fI+CPwTX7Kbb7n2M/8ACsjsz0JIbI6AdKWT/gjV/wAE&#10;4JRKT+yn8D8zQfZ2/wCLI/BIfJzzg/DLg+5yMdqAPzO/4NYP2TJP2ev+Cddl4n8UaHPpfxC8efEL&#10;xprX2u4s2tbq78Ha/o/gHWNFyt1ZJeAbkO3OVJUrtJHH9O1cL8P/AIf+Ffhj4Z03wb4K0XTNB8Na&#10;Pb21tpmmaTZWWl2lrbWtnZ2SKtnpVnZ2gYraAsRHluQW25Ve6oAKKKKACoZIo5YjHJGsqHrHKARx&#10;0zkEcfy79qmooA/xs/8Agvh+yBa/sXf8FF/if8L9KiB0fWNE8L+P4bq3W7+ym68eDUPEF2Fa8sbM&#10;lw7NlNo27SSzchfxTr/cq+Pf7An7Iv7TPiez8ZfG34AfCbx/4tsxbRf8JJ4o+GXw58U69eWtvata&#10;2llda14m8Ja1qps7XdhE81QgwF+QBV8CT/gjL/wThikvZV/ZX+CObu3ubc5+CXwSb7It19/7GB8M&#10;htI5wTux1I5wAD/Fis724sLu1v7SYwXdpcW1zazwkgwT27KyNj1BAbg4YjqRmv8ATg/4Jw/th237&#10;VH/BArxL4aE/23Wf2b/hLpfwX8SXs9zaXVxfapafCC/1bdelr+6I4vBtF+FYgn5eDt/b6H/gjN/w&#10;TgjtxF/wyt8Epv8ASPtBmn+CXwRNxu9N3/CsQSPYoD7+n0p8K/2JP2afgt4A8a/DH4afCfwP4Q8B&#10;/EHUDq/izwx4e8EeBdB0LV7s6Suj5vNG0XwppOjXg+xqV/02wkZSchgCwIB/he0V/tSf8OWf+Cb/&#10;AP0a78G//DOfBH/52FH/AA5Z/wCCb/8A0a78G/8AwznwR/8AnYUAf5eX/BvX/wApnv8Agn//ANll&#10;u/8A1A/GFf7MNfnT8KP+CV/7DPwR+IvhX4qfDP8AZ/8Ahd4U8d+CtSbV/Dev6P8ADH4VaHquk3gs&#10;760+1Wer6J4B0jWLMlbx8ta3yhSFIBBNfotQAUUUUAfzH/8AB0J+wrd/tVfsL6x478EaD/bHxW+G&#10;2peEoNHlg0q71S6tfC48SjVvEpAsLC9vAptBn5doycjk5r/J3r/fW8ReHPD/AIu0XUfD3ifR9N13&#10;R9Ut7i1vdL1eytNTtLmC5Vrdg1perc27KyvxuXCtyVVjgfmnZ/8ABGH/AIJwWswnH7K/wUmP/PC4&#10;+DXwUuLb/vlvhgvp6igD/FVor/aoT/gjF/wTeihmg/4ZY+Cc32zO6af4N/BM3KY5/wBGP/CscDjn&#10;Hpz70Q/8EYf+Cb8Mc0Y/ZW+CcqyqYWFx8G/gm2RyeCPhiMH04Ye1AH+KvX+tx/wbBfshf8Mr/wDB&#10;Nnw3qOo6bd2ms/HrxXpX7QNpf6hb3a3V1oPxT+BPwAurIWhu7Kyk/slz4cJTCbdyn5w2K+97H/gj&#10;T/wTg0+TzV/ZW+CU7Y6XPwR+CVzz68/DAH+X51+jPgrwb4c+HvhHw74H8G6Rp+heE/CWh6T4a8Na&#10;NpVpaadpuk6HoumWml6XYWNpp1naWtpZ2lnbJHHHaokcIULGFQiOIA7CiiigAooooAoXdnaahay2&#10;d/aW97azDyprS7tkntrhepDWtwGRlHJ5yOM5bAI/xl/+C5P7JWp/se/8FEvjP4K1JWi/4Wdrfir4&#10;7aZAwu4fsulfEz4ofEG5sVxe2Vk4QR6UUX5diqAAw24H+zvXw/8AHv8A4J5fsgftNeOz8Svjb8Df&#10;hr8RPGf/AAjNt4RXXvFPw1+HHijU7fQrS81G9tbIX3iXwfrGrgB9YvP+XzCKcbVAFAH+HPWvpOqX&#10;Wjavpus6fIYbrSNQtNRs5ccrc2d0Lq2Yj1DIOvHBBr/aXh/4Izf8E4I7cRf8MrfBKb/SPtBmn+CX&#10;wRNxu9N3/CsQSPYoD7+iv/wRo/4Jwy+bu/ZX+Cf764Fw2Pgj8Eh82egz8MTgHn9OcZyAfOv/AAb1&#10;ftd6X+1T/wAE3fgdDLqNzqfxB+GXhG10f4kXlxd2tyx1bW/EnjC9suRf3l4D9isut58wwoGcYH6E&#10;ftgfsL/s1/ty/DXWfhh+0D4Dttd0jVvsSHXdLttJ03xjpf2XWPDusN/YniO60++vdKa6fwppEd7s&#10;XMmmJ5GR8pXvf2fv2Wvgf+y7peu6H8EPAXhz4faJ4in02fUdH8L+HfDfhfS1bTBfpZG1sfCeg6JZ&#10;AgXrqVaNyQchk5V/o6gD/Lo/4Kc/8Grn7Uf7NOoat8Rf2V9P1H48fDW+K/2X8PPAOg+O/GfxF0dr&#10;Oy0/7Z/bN1/wj1tZt/a2rXLjSVXdlUIAITFfy0/E34SfE/4MeJLjwZ8WPAfif4e+KLNRLNoHi/SL&#10;zRNTtxOOCbO8CEA7c/dJGOcHFf70M9tBdQSw3MUE8UoHnQ3Ci4t+OMFXAXpjqBjHAxzXxL8dv+Cb&#10;n7Ev7RdjfRfEr9mr4I32s6jC0M/jG2+D3wsfxpta2Nrj/hI9X8G6xecI2FGSBgLyByAf4dtFf6pX&#10;xi/4NDv+CYnxPu9f8SWHin9pjwhr15b6pPo+meFPG/we8M+ELPVLs317ag2Fn8ALxo9KS+vN7Km9&#10;gikDczbD8CeMP+DLv4PmbPw++MvjWK2/s3/mb/irY/af7U75Gj/s27PsfPpu745zQB/nYUV/om+B&#10;/wDgy6+Ecf2P/hY3xl8XTf6MRef8If8AFayX/Se5tBrH7N4IXPPzc8fn9l/DT/gzp/4Jo+E73Tdb&#10;8QfEL9qrXdYsvtQbTbj4k/CnUvDF2t1a3dsVks7z9n9HbCkONxYIVB2khUIB/l62VneX91DbWEM9&#10;1dSkiGGAEzkjsAAcce/T0zz/AFP/APBuB+w7+2BoX7f/AMCPjVrP7NXxj034SaN418P6hq3xC1Dw&#10;TrVt4MsrO1HiC0u7m71iSxNoFQlgMtn7xLHIJ/vh/Zv/AOCJv/BOX9mrSzpehfs4/DT4nS4Ii1j4&#10;z/Cj4KeO9etSbrULv5b8fDHRyuG1WTPyFtuMYKkn9OPCHw+8C/D6w/svwH4L8J+CNLxzpnhDw5o3&#10;hjTsg5z9k0axs4wc8/dwKAOyooooAglijnjkiljEsUo8qSKXlSp4PBzkHOevoQQRX87P/BX/AP4N&#10;+P2fv+CkGiDxt4Gs9H+Ff7QWkZj0bxNbZ0LwdeWd3qun3etN4l0jw14fvb7WdVNla+XpTMMbiVbg&#10;kn+i2igD/GN/bh/4Ih/t7/sM+INYtPGfwb8c/EDwHo32MyfFzwR4B8Y/8K6uTeL4eS326xq2l2md&#10;2r+JI/Dp+6f7TiMYYswr8gp7e4tJTDcxNFLH1ilBBA54x/8AXr/e58a/D/wL8R9Il0D4g+C/Cfjr&#10;QJCGm0Pxd4e0fxNpV0YLi1ugJNK1qyvLOTFzaocOjAOiMckrs/KH9pP/AIIO/wDBNn9pqeaTXfgR&#10;4R+FkkmBn4HfDz4LfDxiPsen2fJHwu1glimkxknHXcQMDNAH+M3RX+nD8QP+DMr/AIJ3XkcNx8Ov&#10;it+1XaX8uoXFxqcXi74r/DVdLFtcDcI9LXR/2cncMGyQGyFQIm75VFcAn/Bl/wDsaC7szL8Xvj8b&#10;EfZjqKj4r+DDdNjP2z7Gf+Gbwvzfw7mHXBK8gAH+a7Xr/wAI/gR8Zvj54hXwp8GPhl41+J3iSXJj&#10;0PwR4fvde1NhCo/5c7FGbhTk8E9e+a/1BfhB/wAGkH/BLz4TXena1/bv7SHjXULf7NcXll8QfFvw&#10;c8VaC10psbi62WV18A7P/Q2eyAUMynnawV8hf3M+Bf7Af7HP7OmlaPYfCn9m/wCCPhvVNG06206L&#10;xhp/wc+Fmk+M737Kn2dbrVfEnh3wfo93e3hUjc7FQMMdoz8oB/AV/wAEp/8Ag1K+M3x2ufDvxY/b&#10;ftNY+Evw4+ztNqXwf12y8XeA/i19qu7HX7bS/nvvDlzpSLZ6tZ6O+rI5DiElAGLNv/0Nf2bv2Y/g&#10;x+yj8NNG+FvwT8Iaf4V8M6Ot4qSW9npaa1qwvdZ13xGRrOp2VhZtq7Wl/wCItVazeVGaFHZEbBl3&#10;/QcUUcUQjjiEcYBxGAAB+AJH61LQAUUUUAfy8/8AB2z/AMow9C/7LsP/AFnz9oGv8o2v94H48/s8&#10;/CT9pbwfb+APjR4P0Px54Si1E6tBoviPQPDviTSxqR0jUtGF59h8SaHrViX/ALN1jU493lggSYVj&#10;uwPiiD/gjD/wTgtXlK/sr/BObzoBbn7R8G/gmSV74C/DEYOMDOW6fdoA/wAVWv7q/wDgyu/5KB+1&#10;R/2Hfhf/AOoL8bq/r/g/4Iwf8E37WTzV/ZW+Ccx9bn4N/BNh+Q+GI/nX0l+zn+w7+zN+yjea9ffA&#10;j4VeCfh5d+JJ7O41ifwt4H8BeFjevplpqNpafaT4Q8JeHPuJq96SG3A5HOAwIB9eUUUUAFfLv7Yn&#10;7NvhL9rX9nH4wfAPxbpmjXkXxD+HHxB8LeH7zWbQXVtoHifxX4F8Q+D9K8RhTZ3bWz6MPELzfa7U&#10;NKi+YEUsTGfqKigD/Dp/4KEfsbeOP2Ff2q/i9+z54v0nUbTTvBvj7xto3gjW7u01C2svF3hfQfEu&#10;p+HrPxJo97qtjZtquk3h0olbtVC5LEkEsW+Ha/3Hvj9/wT0/Y+/aa8R2fi34yfAL4WeMfE9raDT1&#10;8Qaz8M/hzr2r/ZvtN9ebTqviXwhrN4W+13bMxEg4x8pJZ68Lk/4Iyf8ABOGVLSL/AIZX+CcP2PoL&#10;f4N/BQG6/wCv0/8ACsfm5x0CigD/ABVa/wBt7/glNK8n7CfwYllvdLvf9I+IZN1o6/Z9OYD4k+L/&#10;ALoz0HGcg4OM1xU//BGH/gnBczSzn9lf4KQmbOYLf4NfBRbXv0U/DEkfmf5V+jngzwX4S+Hvh+w8&#10;JeCNA0bwt4d083RsNF8P6ZZaJpNn9qu2urr7HY6VZ2llGrXV0ThI1DMSSSQ5oA7OiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKAIpXjhQyyHCRjOfTtXwB4v/wCCpn/BPjwH4ju/B3jL9rL4TeGf&#10;FFi1sbzRtR1i7F3ALizs9VUkJp7KFayu43HOQGAZVZdg+89X/wCQXqX/AGDr7/0nev8AFy/bn8P/&#10;ABC+JP8AwUZ+Jvw08Fav4107VNZufBEOj6bq2q6uby1Nr8FvCGr3ayW1o2Y/kspCAgGRsZgc5QA/&#10;1f8AT/8Agrn/AME09UnsrXT/ANsv4J3l1qNx9nsobfxDdE3Vz/dH/Ev45A68D36D7E+Fnx0+Efxs&#10;0mbXvhP4+8OePNJiM6y6j4evPtdsGgYIedoJHzDnrjJwM4H+Vref8G4n/BV7SrLSNV02y8V6kLxR&#10;cW39g+HvjrcXNmLm13Z48GKUBUbSwYMcn5sHbXxNqut/8FWf+CUHxf8ABfi3x6P2mfhLd+EvFel6&#10;z4a0z4rH40+H/hj4u1PSrs6tZWl54c1m98N2fibSdUOleZJZYAkhRiXjKB6AP9n6iv5sf+CBP/Bb&#10;nR/+Cmfwz1H4ffFvVvCmkftOeC4NW1HUfDWmf2PoH9r+A/C2n/CPw2fE9l4c/wCEt8S+ImtL7x14&#10;7vE/te4KxhlVCUcAN/SdQAUUUUAFFFFABRRRQAUUUUAFFFFABRXiP7Q3xI1D4P8AwP8Aib8T9KsT&#10;qOp+CPCWq+ILPT4bY3b3VzaKCo+zZtjIdxOcsOCck87v4af+CfX/AAWy/bT/AG8/+Ctlp8JPif4l&#10;8EeFPhx4P+Iuk6Bpnhzw3pPiLwbdarpOg/tA+HvB9nZavYt4v1iy1fWrnR/EhF6GBXcMDIBJAP8A&#10;QEooooAKKKKACiiigAooooAKKKKACiiigAooooAKKzNW1BdN0nU9SwJBp2nXl+R2YWlq9zj8Qufx&#10;xX8Cnxm/4Lbftj/GP/gsl4r/AGPLTxF4J8EfBD4beN/FXh7w19l0nWNA8T3Wl6Xoth4jsh4k1ez8&#10;Xmy1i8+1qAo/sgHC8KRyoB/f9RRRQAUUUUAFFFFABXzT8fv2uf2bf2XH8KJ+0P8AGLwX8JR46/t8&#10;+EH8YXxs18Qjwx/Yf/CQiyK2cm9tH/4SHRmlUgEpPEzFiHC/S1fwMf8AB8HrWr6Ov/BMM6Pq+oaa&#10;1wP20BMdPvLq0a5Fsf2TyoY2jKDtLsQGIUbs8DOQD+534X/Ff4b/ABu8Gad8Q/hX4v0Tx54K1a4u&#10;7fTfEfh+6+16Xd3OmXjWl55b4X5rS7tWU5wRjpghm9Kr8Sf+Deq4uLr/AIJX/AiW6mnnmPiL4sDz&#10;Z2M7HHxI8Rcbhzjk46YJbntX7bUAFFFFAFK4uIbS3mubmURRwQtPNL2Fvb5dmOfYknv83avgbxh/&#10;wVR/4J4+APEOveE/Gf7W3wj8N+JfDU9taa9pOo6xdrdaVcXdst3bLdoLBgodLhGX5uuAwU5x9reP&#10;f+RG8af67/kU/EH+p/1//IJvvuf7X9z3xX+Kx+3Z/wAJp4n/AG7/AI2eGNG17xXZy3viLSRDZ6zq&#10;2rm7H2bwJ4fuz9tFoTzhTggZAKnIJWgD/Wxk/wCCv3/BMuL7R5v7aPwSU2e37ZnxDdg23n/d3Y07&#10;oT07gc8dKu6f/wAFb/8AgmzqmoLpmn/tjfBu81Cb/V2UGsXpucY9P7OH1GcEV/nBXn/BtX/wVahv&#10;LO1EXiG8Go/aPOu4PD3x3NraeQcJ9tz8P8jefujvkbea7z4Wf8G5P/BUvw78U9B1PWLPxGNJ0C6t&#10;dQu7z/hHvjUba7tuc2No134OBYggg56dMUAf6oejazpev6Ppmu6PeW+oaPq+nWer6TqNsQba803U&#10;bYXVldWzYOUktJFdeFYo2Sq5KjXryf4H+H9U8JfBf4QeE9aBOs+G/hj8P/D2r5+0YGqaH4S02wvi&#10;v2j5sfa7RvvfMTnfzivWKAPCfjl+0n8Cv2a/D0Xiv47/ABM8J/DHw3Nc2trFrPim9FnZm5uvtf2Z&#10;d21myfscgDKvDKRlcqa0/gz8fPg3+0L4Th8cfBT4h+G/iR4SmFsIdd8L3f2zTW+1AtbBWwnJCnoB&#10;jH0x/Kl/weIapc6X+wt4ZksLzUtOvz8UfhgBLY3j2h+ym78fggm2Ic5OepHB5wQc/R3/AAap6pqe&#10;p/8ABPSxOp6xaax5Nv4JSDybq8ur21U2XiElNUN2QQ52g4XI+U+gNAH9QVFFFABRRRQAUUUUAFFF&#10;FABRRRQAVganr+jaQ9omp6jbWf2y5trW0Fwebm6uTi2VTxkll4PGSOoxW/X+bX/wcveJv+CkUX/B&#10;Q/4fXXwvh/aO0DwRa6BY+Hvh5B8Mx8UtF8F+IdUPxs+JzeD/ALVb+Hb9dH8ReItXtBZYdEV3T5MK&#10;rtgA/wBJSivz7/4JaSfGKX/gnj+yFJ+0DpniXSPjU3wW8N/8LJ03xfa6zpviiz8UBb0XlrrNl4jx&#10;rCXq5Ukat82Nr9wa9a/bM/aLsf2Uf2dvHnx2v/DeveK7XwcPDcJ0HwxZ2t1rl5/wk3i/w/4ZH2O2&#10;vL2zRiDrAYjduDKGIAFAGj46/bB/Zp+GfifxJ4N+IHxl8F+EvE3hAaUfEmh6xe3Nvd6V/b1lZ6ro&#10;z3QWydVW+sruOWMhmJDjcqsGA+gtH1fS9e06HVNGvLbUdNvF861vbZs29yD3UkAnkDJIyepGQa/z&#10;L/8Agk9/wTS/b2/4KnftjeJfjn+2Zrvxt+Ffwo8P3XhS5+Kemazqnxd+HWr/ABDtLvwH4v8AB/hu&#10;y8CPq+neItIY+G9Y8BeGv+EjXWPu8hfvHP8Apk6BoWn+HdD0fQdNiEOn6Pp1pp9uo/59rO0Fqgyc&#10;nOACe3XHGKAN6iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigDO1f/kF6l/2Dr7/ANJ3r/IGuD/xvKi8vM2NRtcH4jYwT/wy0h/4&#10;nfP3ccj/AGgnbk/6/Or/APIL1L/sHX3/AKTvX+QJPi6/4LlReUTrHnalakDxgPsou8/ssJ/yGP7v&#10;HJPU4UUAf69/h7/kAaH/ANgTSv8A0hSvyx/4K+f8E9fhJ+3j+x/8X/DXiTwFoes/FTSPAHizUfhf&#10;4mHhXw5f+KNK8Yt4a1LStGez1q78HeL/ABJYi0N22B4cVdVHCIzAqtfqd4e/5AGh/wDYE0r/ANIU&#10;pviXXdI8OeH9Y13XJhDo+kadeX+pTEZCWlqpa5JGQcADBAIBzwe9AH+N7/wS5+JHxA/Yg/4LA/BL&#10;wFoOv634al/4bF+GX7NPxJNhqmsaXc6r4NH7TXw/0XxfourGx1Lwj9stL3/hGdl5Z6wo0l2BabSf&#10;lGz/AEm/+CsH/Bbn9nn/AIJlfC7TtV1W5Pi/4ueNfDVrq/w58E6KfB3ia4lPiCz8WweHdb8TeGpP&#10;if4D8S/8IePEfhowa9q2iySbIiY0fzCBH/ml/bdP13/gvUNSsMyaXrP/AAV4N9ZfZuQ2m6l+2WLq&#10;1+yg/wDTKTAxxyMZ5xb/AOCuv7Rvir4sf8FIviZH42u9R8eaL+z78YPG/wAHfDfhzxQb7U7dPBng&#10;P4xeLru08IizumH/ABJ3F40J0i2BQrI6/eYYAP3at/8Ag7d/4LRaxod58Q/Dv7En7MmrfCqyuLdZ&#10;fHFt+zj+1heaBb2t0R9k+2eJbL9o9vDqXV1yU+dVccIrAfL/AE3f8EU/+C8fwz/4KkaG3gTxpH4f&#10;+H37S2k/YBqXg6xs9G8H6B4pury08eeI7l/hpoesfFvx/wCOfElpovhLwf5/iSRkK6MxLSMIseV/&#10;If8ADv8A4L5/DzwF+zfa/s023/BM79mZvBE3hP8AsbXof+FO+Lj9q160sr+y0fWLuzHiD7GdXszd&#10;khssCTgNjAH5bf8ABKX9onxj+zD/AMFL/hT+0D4F8FajpOl6NbfE37F4bOlazpmhD+3/AIK+MfCO&#10;BaWn2MYDawXGOdzlgTnIAP7D/wDgqt/wc4fHH/gnX/wUX+PP7H2j/Cr4U+J/h/8ACW3+Fk+n69rH&#10;gHxdrnjG7/4T/wCC3gD4lXaXeq6f8bvBej7bfVvGHkQt/wAIzvEKqsrySASH82Pjv/wec/tgy+KZ&#10;7r9lb9nz9n/UvhtZ6ZpFzd3nxx+FHxT/AOEotdUezxq/2o+Af2n/AOxk0pdVcjSWYoxRCrsWUCvy&#10;M/4Olv8AlOd+2l/14fs0/wDrJnwPr/Qv/ZL/AOCHn/BM34ffs2+A/Ceu/sl/Av4o33iLwlpWsa74&#10;w8ffCbwHqvirVf8AhJLKx1Y2d3enQRm0s2ugioo+XaSTjhQD8j/+CTv/AAdY+Ef2uPHvhX4H/tie&#10;D/Dfw1+LXj3xLpfhrwnrfwz8K2fg74SG98S63oOg6J/a+s/FH4/eJ9djKy3upnVGs7CTaiL5KE5z&#10;+6P/AAVp/wCCi4/4J0/sewftNeF9G07x3Jrfiu28KeGt2knxRoN3dan8OvH3jrSNWvBpfi3wgz6M&#10;y+DBuv7TWQPLkUpuDhx/m9f8F5v+CeNl/wAErP287S4/Z/1PXNN+HmpWvhX4oeCNY+y2ehXPhHxp&#10;r3iPxfrA8N+Gx4d07SLOy0fw1aaJYDSSu1tgZST0H9sngb9q39jb4x/8ET/2aviR+3zD4e8YeA/h&#10;V8NvglBrvhrxBpekeMdQ8b+PfA/7K+m+JL4XfhjxfqGzWr7xJpGqeMLXLAtqpkbacSuKAP5zdR/4&#10;PB/+CuFydR8ReF/2R/2Srz4dLdk6dr+ofAn9pq5B00k3Nqb3WbH9pH+xPtbWhDnZhSfn96/U3/gl&#10;n/wdiW/7Uvxf0D4N/ti+C/h18MNa8TW13Jpfif4a+FbvwZ4FtLnTNJvr02Oq638Ufj/4kZLm+vI7&#10;RNKCWi5HmBjvO4fmz8Qv+C7X/BKjToJfhr+zx/wTO/Z48VfCrAgNl4m/ZyudMuja2w+xi7fR9H19&#10;rRSNH5K5VlOAwHSv5fPjR8Q/hT48/bVh+JPwD8H23wm8F+Kvix4e1LS/hv4d8PjwfoPga1udY0K1&#10;Gi+HdHUk2NlgStsOCGJZgAxyAf6pf/Bbb/gqF8Qv+CXPwH0L4tfD/wAG+G/GGoanbXs80Hi/w5r/&#10;AIj0i1Fn44+GXhhvtX/CP+PvAjru/wCE9BAOosWZIwpKM0b/AMxOr/8AB6T8UV+DfhuXQPgh8OG/&#10;aBNzr/8Awl8Os/CrxafhGtv/AGyR4cPhs2X7T6+MNx8OrnWBfkqurLmILCfm/S3/AIPD5FX9iTwr&#10;F9s1OJpbXV8Wlv8A8gu6x8aP2bju1Ugj7gG6y5++CfQV+d3/AAbP/wDBFf8AZF/af/Zls/2qv2hv&#10;CGi/Fu88YXOqQWngfxt4W8I+KPCuk/8ACH/Ef4l+DpJLWz1vQr28zrNpollJL83VCEXCogAPkD4o&#10;/wDB4H+1j8Y/g349+F/iz4M/s9aTJ488O6r4futR8H/D34o6XcWFrdjat1Y3mrftHauBd4BxmzOO&#10;RnoB/Pl+xT/wUF8cfsXftdXX7V3hLwp4J8VeJNT8XL4lu9N8caBrGvaZakfEbw/8Rmu7Wx0jxh4Y&#10;vlvRfaKoXHiIBRkM78NX+lF8f/8Agg5/wTW+DHwh/aW+L/h/9l74Ka9rFx8JL6Dwv4d8UfDTwLae&#10;GPBOq6cPtX/CR+Gvsfh4Xmk6vICwdwxyBsIO4kfw0f8ABF74BfB34yf8FZvEnwj+Kfwh+F/xF+Gc&#10;HxRfRpvAvjTw9Z+IPCVnpjftGeDfDTWej6NeA2TKNGvW0iJSjD+yHlUqwZgQD+ur/gk7/wAHE/xs&#10;/wCCgWq/tB/8J98Mfhf4a0T4Jfs9/Gn4zxJ4K8E+LtI1TVNQ+Ful+D9Xhsf+J18afGtreWl6niRs&#10;pjRWkZFj82AMZU/Ij4w/8HfP/BSWL4meL9B/Z2/Za/Zw8V+CNA1rVdPsrjxl8Ef2gdU8UrbWt2y2&#10;smrjwZ+0emkI72mC3lqBnJUKPvf2lRfsU/8ABOb9i34bfF/xz4H/AGa/gD+z94Z1L4XfEHSfiDrX&#10;w/8Ah74Q8HXer+DdU8OG98ZaIfLSyXVBqujeHI3XR2J80aUQQBkn+ND49/8ABZ3/AII0/s/+MLjw&#10;R+yX+wT8EvixqFobvTvG3in4kfs+2NnqWsa9bXZsby7tL7wl4gH9sJd2v8fyY2/MQMqQC1+zJ/we&#10;X/tFf8LL07Q/21fgJ8HtB8EPdtZavD8A/hT8Q7fxrY3M1jff2UCnxS/aebSkQ6udKe9Mqc6RJK6E&#10;MoMf9ln7ZX7cWifBH9gj4m/tq/Be78JfE7SPCUHhy48OzQC28aeF9f8A7U+Knh74X6sUPhPxXpKa&#10;ylnLq2pOP7P8SxjzYAGdzG0Nf5P3/BUj9rD9nv8Aau8c/DXxv8CP2Y/hv+zHqWn6d4pX4h6D8N/h&#10;/d+A9L8QatdXehtot5eJeX982sSaTZWDRq+MIHbcCsgNf2ufALxRqPjL/gz98L+I9XIm1DUvD3iH&#10;7SRn5mtf+CjuvWQJzg8pZqB06DpzQB8K+Bv+D0Tx7D4e+MEXxO+CXgSLxlFomj/8KNHgf4VeIpPC&#10;9x4mGqBPEK/FU63+08+rDRzpTeZpDeEWMxlXErGMLGfCvhF/wemftoT/ABJ0dPjx8B/2XYPg+2tW&#10;39vz/Cb4Y/Fs/EdPD4vgt2dH/wCEw/afbw4dWGlsdnmoU805G7gL8Jf8Gyn7D3wB/bR/bR8axftC&#10;+EdF+I/hP4Wjwpr8XgTxR4d0jxP4V8WHXbzxdZ3dl4k0bV7G8D2Q+wRueEbcRn7qtX7If8HU/wDw&#10;TA/Yv/Zp/Zg+D3xZ/Zq+Afwv+A/iC++KGq6PrUHwo8AeG/B1nrGk6b4F1/WVtL86Pp6XLqb2JHIP&#10;ygqu4YUUAb/7av8AweTnQNP8Ep+wV8IfD+u+IdS0TwvqHioftNfDW8u9ItrzUbPXm8SWekH4Q/tH&#10;2V4Xh1X/AIRpbIXbZYNqwkEriIr5b+xL/wAHkXx58c/Gnwv4J/bV+DnwL8NeA/FGt6Z4Zh1n4B/D&#10;vx1puqaRqetaxoel2eo+Ibz4qftNXekWei6cl1q02rOR8iRRsxG2Qtzv/Bp9/wAE5P2P/wBqn4U/&#10;FT4wftI/A74b/HPU9N8X/EHwRpWgfFHwN4b8YaDpSaXY/BDWbHWbBdXsbq5TV7I63q1sDhkEesMF&#10;X5gR8Sf8HWH7C37Ov7G/7VHwkvf2bvhv4b+EWg+Lvg3pXinUvCfgDwto/hbwquvap8T/AIn2Zvha&#10;aPY2ardjT9FsLTJwSsaD7oAIB/pQXv7TfwcsPgNB+0pJ400I/CXUfDbeKdI8UnxD4Z/srWNLa0vL&#10;u0bSdZOu/wDCOXbXq2kn2ILq5VyrBpFwdv8AD1+07/wd/wD7Svin4sWHhD/gmr+zP4J+Jvh1f7WO&#10;oWXxy+CXxH8UeO7s2+mabe2T6NYfBH9o77G5jH/CQjVtyySIsUZjX/WufEP23P22fG/hz/g26/Yp&#10;+CvhDUda0HU9a+E3wSuNR8V6PeavZ6p/xK/GF+Lu0a+tb9R/pgVeWAyFH3cDH4e/8Enf+Cjngn/g&#10;nvb/ABH8Sah+x58HP2i/Hfiq68K3HhXxf8UPh/q/inVPh9baVYeL9G1mz8IatpOoWjaMPEtn4kX+&#10;12wpYoFBIVloA/pR/Y+/4O3/ANpQftD6P8Jv+CknwA+F/wAEfDc1ysOrwfDT4O/EPwJ4y8PWw8Pa&#10;/rWNbPxs/aNaDR/trp4UGlFtI3OtxKzFg8JT+lL/AIKrf8FQ9S/Yc/ZF0/8Aad+C+meC/iba6tY6&#10;tfWUt/ZXfjPw/Cmm2OnXoF23hPx74QyGF8FcJrXDKQCucH/Mx/4KuftyaX/wUQ+JPhv4oeGP2U/A&#10;/wAEfEtpcasfGOr/AA28AeJdC1PxwT4Z8A+G9FXxNdanqertfDw9Y+D2h0roY0lbcAeK/bfxp8dP&#10;Fnxe/wCDZ34ff8LK8S+NtT8f6Z4u/aP0+7m1EXt19s0q18Y2Fno9ne3l4f8AjytLLsORzyTg0AfT&#10;Nh/wegeMf+FFa9eap8FvBi/tGDUfEEHhWw0/4Z+IP+FRC1XSDJ4Rk8RPeftPHxkS+q/L4jNg5URg&#10;C3CMQT87/B//AIPRv237r4jaDF8d/gX+yfZfCa41nSk8S3Hwu+GXxe/4T2PQjrWnjVm0ceMP2oJP&#10;DX20eHv7WEQnQp/aot8rscqeO/4Na/8Agl1+zL+2VrvjX4tftF+DvDnxS0jwva6ull8PvGPh/wAO&#10;+KPC11daD4r8AnN/pGsafeEpfWOr3lkeQCHwMDAr7L/4OuP+CUH7H/7Lv7KXwt/ah/Za+B3gn4Ka&#10;/efHX4e/BbXPBnwn8AeG/Cvha80G98A/H3x1q/i6/wD7Hsluv7YkvNE8OaRJIWjRYNKhIVuSoB+x&#10;H/BQ/wD4L3ab8Gv+Ccnwx/bN/Zt0nwH48tfjBovw8t7rQfGOljxPdeEbn4oeHNbvToviXSPAfxg0&#10;Y+HvEek2sIZ9Km8SySHdIPMCEKP85fTP+CgnjS2/bs8Tftz33g3wNeeM/FOvaz4ivfC9zoGs3PhA&#10;3eraMNGK2ujt4xXVlRFjBXPi8/MXJkIIVf7Qv+DWz4Q/BX9tL/gmF+034P8A2ofg18Nvjh4X+Gnx&#10;/ttJ8L6B8R/Dlj4v0mzPhj4LeD7vR7pbLVluVQ2bXmECYQDKhcqAv84lj8Cvg1df8F3Piv8AA+1+&#10;EPwvHwe034keLtP0z4V6hoNpbfDrStKtPCVheixtNEz9jRFcs4GBl3d8nPAB/V//AMEbP+DkH9oT&#10;/gpX+1/8Pf2cPiD8Lvgv4S0HxI3ic6vqXgzwP430HVbU6D8Lvib48s0s7zXPjb4+siJbvwCsLltH&#10;3CN22OjbXW7/AMFTf+DrL4R/sl+K/Ffwa/ZL8Nab8WPi94Vt9LnPifxb4f0bx58Db2fXtG8JeIrB&#10;bTxJ8OPj54Y8SXf2PT9Y1az1gCzDJrEaxh3RSX++/wDgpD8Ef2L/APgkR+wn8fv26v2Tv2P/ANnr&#10;4NfF/wCDB+FaeHvF/wAOvhponhDxBbL8RfjD4C+D+stbav4YTR9XBk8MfEnxFp20Xq8TMSMLg/w2&#10;/wDBur/wTd0f/gpx+2T4q8W/GKO28Z/Df4Bz+E/EHxM8OeJ20jVLXxbpfjnSfiBpGkWd9pGs6dqw&#10;1hbK+8MpJtwQuEYksoNAH374J/4PN/8AgonYeINLufi/+zj+yXp3gS8uQJ7vwd8H/jva69dWwybr&#10;+yX8R/tQ/wBjvdj72SzJkkuM4Nf2c/8ABLH/AIK+/s2/8FSPhyNf+Fuo3WhfEbQbSdfGfw58UN4S&#10;0PxXbXWlWnhG11zxFpHg7R/H/jvxFF4CPiLxamk6PresSKJn+STaQhfyf9sr/gg9/wAE9vjv+zN4&#10;9+FHw+/Zc+Cfwr8bXnhLVbDwb4/8C/DTwdoHinw7r9zZi0tNX0nWP7BuzZ3oYLtKgjlc4xk/5+v/&#10;AARb+OHjT9gT/gtL4R+BHhC8ubux+If7Uvh39i3xNLJdXW668M6n+0z4P8L6vfD+zjao8jjw0sh3&#10;AxFmOV2BgAD/AF1q+Hf28f29vgR/wTz+COsfG745axdLpNlc2mn6d4c0C58JzeKdV1TVBfHT/sGi&#10;+J/Fvg5L2za5tHSV49XRlJ2KAwJX7ir/ADI/+Dtj9qf4hfGb9s74b/s66Fq+vaR4K8FaLq/grUvC&#10;EV7qtp4Z8V+KNO+JGpWmk+I76xa8azvb1BeiOO92jywiDOQtAHr3xo/4PNf22NU+JGs2f7Jf7O/7&#10;PGvfDM3E39hQfGL4P/F67+Iv2VLayCtqsXw5/af/ALFLBjel2iUkBUJI2V+In/BXz/gs78af+CuP&#10;hf8AZXh+Pnw++G3gH4g/s8t8bDqlp8L/AAj4v8KeGbpPi1c/DJ7ZUHi/4mfEbWL3y9L+G2ktIZJN&#10;L8uaeQxiaN0aP+3X/ggn/wAEMf2Sfhp+xT8Pfi1+0V8EPht8a/jJ8ZtEtPEGvH4leBfCHikfD250&#10;vWfF+iXWj+ENYu9CXV1stYszZ/2ut24ZtoVTtVgfwS/4O/v2Gv2XP2QfEn7Dnib9m/4M+APg1L8Z&#10;v+GmD430z4feEtH8LaXf/wDCurL9m+x8NtcLo9jbfajZjxPrZQyYZW1VsZ4LgH9Xv/BBbxzoHwz/&#10;AOCPfwj8d/EbXdC8N+G/D2tfGO/1/X9Q1ez0vQ9JtU+KfiK1+13uraveWlnaIMgFmkRQXCr8zAP+&#10;CP7aH/B3n8dpfjpqXw0/4Jn/ALOPhT4oaJoesf8ACOXkHx3+Dvjrxl4p1bXdMvdQ0vVbrwz/AMKI&#10;/aOSz1bRb/VhZr4cc2SPJCwf53aEHzL9ob9qjxh+z9/wbVfBPwD4Sn+yN8ftR/aN8H6lqFvd3lpc&#10;2dr4Y+Ktjq4NkbTUOC32sg5OBtHAyd386v8AwSq/b/8AA37Cfi7xL8TPE37K/wANf2ivFmsWwg0f&#10;WPiN4I1nxRc+HdUt/Een6z/a+i3mlahaNaauPsmMsSf9rnkA/pM/Zf8A+DuX9sPSP2g/DHw8/wCC&#10;jH7M/wAMPg/4D8R3Ph+wmk+GnwS+KfgPxrpI1zxhoOkSa3q5+N/7Rh0qz8M2ej/8JY76r9lKjVIY&#10;V2GKKYV/dp8Fvi34O+PHws+Hvxk+HupDUfBvxM8F+HPHPhq4F5pN3O2g+KtIste0Y3TaPqGraWsr&#10;WF6hcW17Iqbwiu5Bkr/Ia/4Kp/8ABQ7Tf+Cit34e8R6X+yP4B+CnjDRL/SLW61z4beAvEmkXOs+H&#10;9Lbx7ILLULrVtQ1dpEur/wAXJf8Alj/loiHqmK/u9/4NQvj743+OP/BODWNI8aS66U+BXxI0L4Ie&#10;HINeTVEjs/DHg74LfCxrG00hdVAMelL9sPlrCBGvzjAxGVAP6UPiB/yInjX/AF3/ACKXiD/j3/4+&#10;P+QRe/c/2v7v+1mv8X79pnxHofhf/gpf8Udf14an/Y1n4mtxenX/ALIdUxcfDfTLTN4bw2i5Bk2n&#10;oQNuRyK/2gvH/wDyIfjXr/yKXiP/AFX3v+QPfdP6f7Vf4pn7bHgy/wDiX/wUF+M3hHRry5lvNY8R&#10;WX2e817FtdMbT4daFelr7n5SBabV/wBkKe+aAP8AUDu/+DjL/gmRaPrAb4oXE50f7KSbbxV8Erj7&#10;d9r4B0kD4w/6WQDzjaCeOAMVr6J/wcLf8E1de10+HbD4qr9uP2XyZJ/FnwTW1u2ueltaP/wt8ktg&#10;AY24H+0QCf47P+IOD9uz/oY/hv8A+HM0n/5j67b4b/8ABoJ+234U8b+G/EWqa78OJbDSNTFzeQH4&#10;l6TcE2yq2ML/AMIcMnDEkBc55HGcgH9/P7Qn7YPwV/Zm/Zu8QftTfE3X1sfhto/gC8+I1nb2N34e&#10;HiXxZpNp4Ul8XjSvCNjrOv6LpOteJb3RrRpNKsRrCrOyqomEZ8w/wy/tTf8AB5n+0UPifeaN+w58&#10;Cfg7r/w9iuLi2sx+0Z8KPiJc+O7qdfEGv2lkFj+Ff7Ty6MQ+if8ACIs2FLNrEurqCFa3UWP+Dr79&#10;pj4jfC74Yfsx/sD6Xq1xoGn+A/AXwo1LxVLo+q3lsviG2uvhb4w8B6x4evl+3/Yr/Rm+x5INmA2R&#10;k4Jr7V/4NxP+CGH7Mc37NOjftU/tR/C/wT8bPFvxJtbXUfCHhX4geE/CPjTwtpPgzxh4D+B/xH8M&#10;eIbH+0NCGr2fibRdXbxHZJljiLVWzg4YgH8wX/BUD/gvh+0p/wAFPvgRZ/Bb9ob4VfCP4fa7o/i7&#10;wnrbf8Kv8EePPDCn/hGv+Ehb7E7eOPjD48vATeaydw/slWwCMqRmv69P+DcX4oXHwb/4JN+IviLF&#10;ZeHLuXw3oXgu4soNPtTc3F3d/ZPFuP8AhJR/aGj/ADA8K323I+bucj8/P+Drv/gnj+xt+zz+zt4U&#10;+NvwH+B3w5+Dfjebxd4M8PajB8OPAvhzwxaa1beINW8Y3uq6rq93YWCXjaqzWixhgeVJLbyGDfUv&#10;/BDiOSP/AIIk/EjFnp0HneGvBX7zT/8Aj5vAbTxdzrPuvGPTcePQA7H/AII2f8HIP7Qn/BSv9r/4&#10;e/s4fEH4XfBfwloPiRvE51fUvBngfxvoOq2p0H4XfE3x5ZpZ3mufG3x9ZES3fgFYXLaPuEbtsdG2&#10;uv8AS3+3p+0N4l/ZS/ZG+Nf7Q/hLT9E1jxD8MfDumazp2l+IbG91LQ724vPEeh6KY7200vXvDt8U&#10;J1fePK1mFgYkOXQsrf5qf/BpZ/ylY+En1+In/rN/7QNf6FH/AAWo/wCUXn7XX/YkeHv/AFY3g6gD&#10;8f8A/gir/wAHAfxw/wCCn/7S/wATfgv8QPh58HfBug+A/DekaxZ3vhDwl4w0LXL261LxGfDtypu9&#10;a+MHjuz2oXWQBdJRs7cttY7v0a/4K0f8Fr/2av8Aglr4EKeMLu58b/GXxNG2n+DPh94Mbwd4u1bS&#10;tU1Tw74wv/DfiTx34QvPif4B8TWXw7fWvCL6Nq2r2Miv5sgSENLIpr+J3/g1B8UaP4J/bb/ab8Y+&#10;IpfsWgeGvA/h7V9XvSMi1tbb4kE8jjPJxjpgY64r80Pjje/FD/gqt/wWRm+F/jPxhruu2Xjj9rv/&#10;AIUDoGsX2q3eqXXh74X6r+0NqHg7w4LQ6sdZtbQaPY+LVKqQNI3chQOZAD9dfFH/AAej/wDBRk+K&#10;Na/4QT4CfsVXHg6PVtUbQD4o+Ffx4Pid9B+1v/ZR1c6R+1ANKXVxpir9rMAWDesmwgHDf1Pf8E2P&#10;+CyfxU/bB/4J6/Fz9r34reBfAGieMvhe8EE2i/D7wr4i0zwveXf/AAgv/CYAJpHiT4m+JNYKfaso&#10;GHiUMIwOWb5h7n+zN/wQK/4JofBn4I+CPh749/ZE+AXxg8a6X4K8K6P4p8f/ABD+E/gTxD4o1fXL&#10;HwpoGka1eXWrtoS/axeazpU2r5x8ss5f5gx8z6Ii/ZK/Yp/Yf/Z5+NeiReH/AAR8K/gF4q1C98Y+&#10;KvC0Gk+EfC/ha0trTw5e2Y8N6NpG3SNGvAdHtGs7LSGwzhcqCoYgA/id8Sf8HiH/AAU78R6zeyfA&#10;j9lL9mbxJ4TiJME/iH4E/tB6tqa2+MA3R8IftJGxTr1BAAzjjNe9/sif8HlPxf1j4keG/D/7bnwW&#10;+FPhbwlP/af/AAlN/wDAb4ZeLNN12zWLSdfu9KWzHxU/acvbFPNvP+EbWb7aocrJqxjKAwsvl3xQ&#10;/wCC23/BHH4GTDwT+xb/AME6/gV40tbTNtNe+Pv2cLPQtT1W3AGdreENfG4rZ32rnkem4DOK/mu/&#10;4Kc/Hn9mL9ov4v6b8Sv2cfgnoXwCh1c3X/CX/Dnwf8Px8PPB+ipa+G/AekeHRomnmS7uT9tbSNa1&#10;u83c7tXUoRv+YA/2cJ/iz8OrT4fH4p6h4y8N6Z4Bj0221i68U6j4g0a10G0s5wp3XWsXV+NItVUu&#10;isTfABjtBDFd38Vf/BQ7/g8I0P4V+KdX8DfsK/DHQ/Gmu+HNVvdG1rWPj74CbXfBtxd6aL+yc6Rq&#10;vwo/aR0aW7iOs2yneYwr6WdyDzRgcX/wVS/bf8Z/s5/8EMv2dPh/4e8R+Jjqf7UV18bPA1xrl/ea&#10;tZa/ajwX4x0DWbTElpfWu0kMQCwdVJ3bT8278+P+DZ7/AIIu/D/9uLWdW/au/aa0TT/GvwZ0LU72&#10;18PeGdY0vRvE+g+NvGXhjxZoJ1vRvF+jeI9Buw+kXun3bhtl0WkG4lMF8AH0F+xx/wAHe/7fPxs/&#10;ah+A/wAFvjN8D/2RNI8G/F34t/DH4bzX/wAOPhl8Z7bxVZ/8J58RvDnhG5vrK48UftG67o4MOmar&#10;qziR9Ik3TLHjjKt+gX/BZT/gunc/sr/tWfAr4Vt+y5+zH8ZLDxJ8OfCvjzTvEnxt+BFz8RfFHhzx&#10;K3xM8V+HtMTw1q3/AAt7w2mkLpR0U6vayGxa4j1WSZoZoi29P321P/gij/wTMTWfhx4n8Dfsd/AL&#10;4W+Lvhd498J+P/DfizwD8J/Auj68NV8G3ralpFrJeDTTmP8AtYQ6rkqcSxICu4nH8En/AAdHaRaa&#10;D/wVC+BGhaeCNP0j4baRp1rnqLa2/aE+KNqAQOM/L2PHagD/AERfgP8Ati+FNU/YT+Ev7YPxs1Dw&#10;X8N9G8VfCzSvG+vxWV3ZeEPDFnc3dne3a6P4Z/4TDxFsBuls2GkaTP4heWQHHmEBiP4xf2+P+Dv3&#10;VfGOuXXgD9jf9mn4T/FL4aXk/wDxNdB/bI+CWr+L11b7MdB1XSXGj/Dj9o8aLf8A2S9GsZ32boGj&#10;0dgAyuTh/wDBZ/8Aa48WfCz/AIIpfsAfs2+GNWu9CHxU+Bnw98cXl3p15dWd2w8L+Ob21NorWl7g&#10;Ac5YhxkHLYG1PUv+DXT/AIIzfs+/Fn4J6z+1j+1L8Lfhx8ZrDxr/AGDqHww8OeN/D3hvxnpdppYb&#10;4neEPE32qy1fTnu9Kka7s9HvlHz7ygHKrkAHgP7Hn/B3r8VfAHxHsND/AGof2T/2avhb8OLu5x4p&#10;i/ZY+BHizwd4yNutlr11a/6H46/aMTRs/wBr3WkN/pajas2sHPzow/u8+E/7YXwp/aH/AGcpv2i/&#10;gP4i0Xxv4Xn0y8utOaw1bw74gAu9MvBY3lndt4R8Q6xZA2l0HDLHq7HByxUEbv5cP+Dkr/gid+yR&#10;YfsSeNP2sv2dvg54J+Bvjb9njTF1nUtK+E3grwj4Wtvia3jnx78I/Aek2njBbDQhq+rDw3Yy6w+i&#10;qj7k81gzfPlvzk/4NQ/2ufGs3w8/a/8A2V/Emr6ivgjwL8NtH8QfDzS/tF3Pa2fibxh461668Qt9&#10;iub1LC0LAAl1G523O5LsSQD3O4/4PGPiN8PPjf8AGL4f/Fz4KeBX8JeCfEfjTwj4XuPAHwz8R3fi&#10;e613wz4t1DRV/wCEkPiL9o+ysY7R7O0L5sbNGMhOMAbR8Z+Iv+D03/goCPHupf8ACJ/An9jk/C9f&#10;El0NLk1/4ZfGv/hO38HDV2Nm14tj+1AuhjxKfDxBYIo0k6s5wDGNrfld/wAE6/2NvBn7bv8AwV98&#10;V/DX4kztJ4O0/wDah1nX/E2kzf2TdW3iPRrz47ro2saJeWer2N7aXy31nqzAoE+pcEKv96X/AAUK&#10;/wCCGX/BNfT/ANgD9oS5+G/7KHwN+G/xE+E37PPxY8ceGfiL4N+FHgTSPGOq+KPAfwW8YnR31jV7&#10;XQVJ+3azFY61espKtrEKSIBgGgD3n/gjh/wWf+E//BU/4YGSKGDwj8b/AA2bew8a+CWs9C8LQXeq&#10;W3h3QdZ8Qav4M8Nt8TfHfi298IQ3msCKHWL/AAMcSszAsf3Fr/LY/wCDRKTX/DP/AAWA13wJLqV3&#10;Dpll+zx8blvtKFyRaXOqabrHgG0W7Ntnl8AlTj7vGTswP9SegAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAM7V/+QXqX/YOvv8A0nev8gC8&#10;liuv+C4gl87/AISOOXUbU+dr/wDxLftuf2Wk/wCP0Z/d9OvQ4Axzmv8AX+1RXfTdSjjI8xrC7Ud/&#10;ma2IH5k9ea/yAf8Agof+wB+2trH7a3x5+IHhP4b3PiOx065+HobxSPFfwr0sMLn4W+DtIGdJvPGR&#10;wODZY2EAgHGeVAP9cnw/458ExaBofmeMPCcWNF0rr4h0hR/x5pnH+mjI64Iz1JBPb+Zr/gvn/wAF&#10;yvgX+zH+zl8WP2cvhL4q/t34+fFLwR4r8Gwz6baax9l8FDxP4a15dG8UaV4ltrC88O3t6mrWWBaP&#10;MV2ksxBwV/gju/2Gv+CqN2NI8OXfwxuZTq915Gj2Z8b/ALPhF7ck/asLdDxePnH3wXkVflxkZwfv&#10;P9kv/g1w/wCCmv7QHizQrv4xfC+5+Bfwu1fUbU6l8R18Wfs+/ElrW0ubqxN7eDwd4a/aA0fWmNrZ&#10;XbXm1UG7GAhIwQDxv/ggF+yH8Rf28P8AgqF8NfHhtBrcXwY+I3gj9rbx9rF9dWdr9vtvhz+0J8Ht&#10;Y8XhPtd/ZyS3so8XK6rZhixYCNSeK8t/4KWeCLH4Lf8ABcH9obXvjD4agh+GOr/8FCviL8R7zT5S&#10;bi11f4Tt+0fr93rBa0tCbvy7zRbO/XYACwbGWLHb/qFf8Ewf+CX3wP8A+CY3wO0/4Y/C60hvPEmo&#10;gah418XA+JtOPiLxJf8Ahzwfo/iK8XRta8eeObXRzrWpeD7DVXTSb0pG2Il3BS8n46f8HEP/AAQc&#10;8S/8FFm0j9pD9n28Mnxy8D+ErXwfF4BhsNIC+K9HtdU8feOb7VR4u8ZfFrwZ4a0VrvWvEVtpQjfS&#10;ZZBzKkmwBYgD9Gv2bP2EP+CP/wC1L8Efhx8cfhv+y98HNS8JfE7wzZeKdGyviazu/st3uybzTLzX&#10;rbVLZwQcpdx5UEFsZXfv/Fj9ij/gkB+yr4bm+Kvjb9nz4SeFrHQTaQG80k+JNT1Uf2peWPhwCz0q&#10;y128unBOsIpCoCFLEsz4J/zKfA0H/BWz/gmn4o8ZfCXwNJqPwO8Rxawf+Ev0K2uv2ffHRGraZbm1&#10;y2r3r+M7LIXKBbG+24Ck5YMx+2P2Zv2RP+Cyn/BUX42eB/iL468J6j8YPD/gn/hILa+8Wz+I/wBm&#10;bwcfDv8AwlHhvUzaf8SW08X+Arq7Gs3fhNEOLNsNAzAhX+YA8l/4Olv+U537aX/Xh+zT/wCsmfA+&#10;v9Yv4Oa3ov8Awpv4XXX9saabWP4b+CPMmW8tBbD/AIprTQfmzgDPYFRjHUg1/k6f8HS3/Kc79tL/&#10;AK8P2af/AFkz4H159qXx3/4LT/DnwtF+zdf+ONS0fwvrGh2dxF4JWz/Zlu7W70PxPajVrQjWLXT7&#10;u8236EyAHWAwb5TtGAQD9Ff+Dsr9sTwp8ff2yNC+EHw51pfEnhvwF4T8FaleT29tdKw8Uac/xB8O&#10;6tZqGs1LMv20Dg9s7QCor82/+Crt78Xfg/8ACP8A4J/fs6axf3Gl/DD4hfsKfso/tXWfhS3u7e60&#10;y78T+KfDfj/wda+JLwouP7XOiaQ1iwLcoHGDlc/qR/wR1/4NwP2rPj58ffh1+0h+2B4JPgD4HeG/&#10;Hvh34j6tZXOsfDfxTb/Fk6X4u8PeI9W8Glvhv8btK8ZeEP8AhJvD93qxHiIaIy6Q+3bESFWv37/4&#10;OJf+CFXiP9sb4XfDn4r/ALLWlmbxv+zv8JfBPwe8PfDK3Oj2qQfBv4TaJ8bvEmlKPF/xE+J/hjSl&#10;MWoeJPDnh9VktNc8RvGEmDyoJUiAOn/4Iaf8EXP+CcGs/wDBP/8AZ/8Ajn8RfhB4B+N/xK+Nfwn8&#10;AfEjxT4h8UWt5bar4MuvFPgTw/e6v4RU6V4gjP2I3gN6TJGjMWB2rgg/xif8Fn/gx8GvgZ/wVm8Y&#10;eA/gd4S8N+CfAml/HLSbXS9A8L3bXOl2lrbXnhD7KqC81C+2qd7sylgpBbJZiMy/sj+K/wDguT+y&#10;ZqHjj9kb9lHWdS+G9/4x1PVrHxp8OLa5/ZZ186rqn2Kz8C6uP+Ej8e/8JChYWvlaKx0bxEq8Zj6F&#10;m82+I/8AwSn/AOCm/hH49+CvE3xu+CNxc/ETxL4r0zxd4lgn+IXwJLsdD1jTjdlz4a+IN3oxxaog&#10;P2MBMciNm3EgH9o3/B4dcxxfsR+Frcanc232i11c/wBmQ2ubXVDb/Gf9m7/j6uiRtNnkOi5PzEHB&#10;ztr1/wD4NHv+UYXgP/sJ/EP/ANXn8U684/4OUvCXxX/bC/4J0eA/EHwr8MH7dq1hq0154QOv+Gh9&#10;pW2+O/wOtLIDxH4ivvDQZUXw7eauAF5UBDlwzN9R/wDBsL8DPir+z/8A8E7/AAV4E+LvhU+EPFFp&#10;d+NzNpv9r+HNdJF38Yfihq9m32zw5qmr2e77HeAsDITk8MWAyAfs/wDtxW8l1+yL+0Jaw2VtqU03&#10;ww8QiLTrhhBbXR8pSVYnJUdCecZC/wB6v8xT/ghXqmn6F/wWu1OHWLLToDP8cv7OghuboW39lXQ/&#10;an+H4zZgkBhZtkBSVUgAZyTX+rh4v8LWHjXwtrvhLVCWsNe066068wWyba6BB/493tjg9R8wJwck&#10;5JP+TB/wU1/4JMft4/sCftm+Kvj54T8GzJ4b1P466v8AF/4S/Ec6/wDCA/2V4g1T4jeM/HXg63Hh&#10;G8+IXi++uJNFtPDq6wP+Eg0kRyGFPtEUoUiQA/r3/wCDvP8AaF1n4Zf8E5fCvg74deMLvw54o8Y/&#10;H3wBp+vDR3tD/avw68QfDf45aTrGj3ZIciyvXtFLKB8wVVBXhh+NH/BqR/wTG/Y6/a/+Gfxy+Nv7&#10;SvgLwn8Vdd8CfEi08HaB4W8UWl2FTS9V8DadrBvFu7LXrO7H2O8d3RRH5ZIIYoDk+R/sd/sGf8FH&#10;f+Cz/wAOvibY/tm6vda7ovgj4S+NdY+Bviq4/wCFJg6t8SPCvhrw9dfCz4df2P8ADjxl8ODo39tt&#10;471mU+LvEZ/sZCxTxFkKpP5M+H/gl/wWJ/4JIfFjxDpHw1stS+BvjNNZ1XRp72DWf2cfGS6hcz50&#10;e5GNW17x5pC7kskjUhgPlDkjJIAP1J/4O7f2Rv2WP2Uvi5+xjYfsyfCXwT8LF8eeCfjXqPj2DwfP&#10;eltX1PQtb+Htno13qv2zUL0rLa2l7eKpwh2l1JAzu/Yb9ln/AJU2fA3/AGLni3/15V4ir+UX9rP9&#10;hD/gs1+0t4f8KftS/tTeAdQ8eQ+L7W71Dw34ruPFf7MuhfbrW51ux8O3mdG8CeMdINkWu7OzX/Sv&#10;DcfAHIy5b+vv9lr4P/Fy2/4NdJP2S9U8EHTvjb8PtEki1jwl/wAJB4buwD4n/bw174jWX/E5tdT/&#10;AOESBbwyxvQR4hZcBg7ozIJAD8UP+DOj/k8v9ov/ALAnwy/9O/xBr99v+DwD/kwH4Zf9lP8AFX/q&#10;uPENflF/wajfsgftFfAz9qH45eMfir8OT4W8Oa9pnw+g0nU/+Es8C66Lq50zVvH32wC18OeItYu8&#10;qLvk7VwcgMyhSP2x/wCDqL4J/E/45fsOeAvDvwv8MnxTq+mfEDxVqN5aHWPDuhi3tD8OPENqW+2e&#10;I9S0i0wWZujlsY5A2kgHxH/wZe3Cf8Mf/GC18j97/wAL2+K1wbsen/CH/s3A2gzn/fPf05r4O/4P&#10;UryP/hfH7PlieJT8DPCtx+A+JPxhGP8Ax3/6/r+q/wDwaWfs4fGb9nf9l34kaN8YvBZ8H6lrHxU+&#10;Iev6Za/8JB4a137Zpeq+GfgALG8/4pzXtYVcnR7vG4KMlV6nafjj/g7n/ZR+P/7QnxZ+BOu/CL4f&#10;f8JfpelfDDwr4dvr3/hKvCGggap/wnnxQvlsx/wkuv6MGyl8mWXKhuhyuAAflF+2f8OvEesf8G+f&#10;7JnxFsprn+wPDfgD4J6LqdlED9nubrVfF5WzLADO5CQ2BzkDtX2z/wAGsngf/gnr+1T8MPi38I/2&#10;j/gD8Lte+J3gK6+Hth4c1vxNdeJDdeLV1S3+L3iTWb66Iv8AS9ItPsNhoulAKu4uWwG3BWr9+P8A&#10;gm3+wJafHD/gi/8ACv8AZD/aQ8Gr4dvZ/hv4Kt9YtLnVRra2fiXQ7a9OlXg/4QzxbpIujo93grEP&#10;Eqo5QLlQoZf4WP24/wDghn/wUD/4JifFHXvGHg7Rbnxx8L/B9ysHhP8AaBN58FfDB1+11S08P6Pe&#10;3ifDW7+KfjrxBowbV/GH/CNt9tRznlSu7IAP9LO5/wCCSn/BLe1jlurr9lH4NQQx/wCtlnutZt7d&#10;TjJyx8QhRj3Htk4r+eb/AILy6X+x74H/AOCXOseDf2PtG0vwN4Hsrv4mGXw/4Q0nWV0m71IXmmjW&#10;FN5qzXZwdZzltw6kgqMBf5Tv+Gm/+C5H7V9ne/Af/hYes/EK28dr9gu/Cs9p+y3oA1dtNx4k2jWD&#10;pvh42hj/ALJN6c6uikRthmJXd+2/iP8A4Jj/ALbfwH/4IUD4N/Ev4b3PhP4qXmp/G3WNS8Hjxb8K&#10;9e/ta28T+JP7Y0g/8JL4a8f614c/0yzyeNXOOy9BQB9Qf8GY8Dj4efFu6OmW6RGDxxb/ANri6zc3&#10;OPEfwxYWbWfO1QBncSOQBklgD+nn/B2VbyS/8EuNNMVx5Qh/aF0i4lQ4/wBKC/Aj9oIfZeh+/kD6&#10;KOTg4+NP+DTL9mX41/s6eEPiXbfGP4Yf8ITf6vp3iqaz1geLPCGvC8tdS8QeALu0tPsvhrX9Z8sY&#10;smIZtvO1NwZwD+jf/BzZ8JPiL8av+Cb0HhH4aeG/+El8RQ/GrTNYm04aro2lKNNtfgt8b7F7n7Z4&#10;hv8ASbAGO91WyG0yliS2VOwlQD8vP+DMfZ/w7n/bc8zHl/8ADSOq7s+n/CifAOevHTp71/OFrGua&#10;J4W/4OHfjZqmqw2+paVD8XPFtsBqH+iqTc+D7CztSwJwGG5R05BOTng/1ef8Gi37Nfxd+A37D/7T&#10;/hT42eDj4RufHP7Rrazo9oPEPhrXG1XQLr4Q+CdKa5S78Ja9rUVoHZSAZJI5Ag3ICdxj/nt/4L8f&#10;8EUv2tPhF+2p8SP2s/gdoFx48+Gvxf8AFuqfECG9XVvhx4ZPw0ubVtA0fStEFn4m+J194j8XPdbs&#10;i9Hh2JcIyyJIzfKAf2O/8HIvhPWfip/wRh/bH+H/AIFFrrPivxJ/wz2NH022u7UNd/2X+1P8DtYv&#10;OcnppVnIfTGzHHX+SH/gzZ/aT+H/AMGP2nv2lfhN4x1O307Xv2hNG+D3hnwb9oFz9na78F/8Lf8A&#10;EerBrvi0sx9ku1ObtlBcEKw+fP0B/wAEBPFH/BTX9rP9tb4Y6h+11r+pfEL9njwe/jUa9BcD4K6H&#10;bWa6/wDCP4vDSTj4bLo/jDcPHWkeG8HaUVhufCBsfmZ/wUr/AOCAn7bH/BMz4x6n8av2dYbn4j/B&#10;XwcbPVvDfxtK/CHwW1jc3Xh7QLPWifAPi/4weL/Eri08SeJb3w6rvorh0QavHlSjKAf6jXxg+LXh&#10;D4K/DLxh8U/GOpQWfhvwVol3r+qXBbdi1tBnI+z7sgnjADA856V/kZ/sP6VrPxz/AODgT4VePfAl&#10;mdT0GH/gqV4T+MF5OMQfZPB1x+19pmr/AGwLcYJCx6tGPLILbs87hWl8Q/2tv+C4v7dXhbTf2Zfi&#10;B8TNX+LfhbXbf/hGtM8Bz6T+y74XW7tbm0OlCwGsaPoXhrUAGtD5RJ1kMF+YNu+av67/APg3B/4I&#10;JeM/2Khd/tY/tZaQNA+NXiLTrrQPC/wwnutH1P8A4R/QW1T4ZePPB/jtfHfw4+LniXwvfynV9D1X&#10;SW8NXnh9XA2zTsVAWYA/sgr/ACpv+DoXS9c+Hv8AwU+8OeLNbnupbG81HxB4w0cT4ItdNtfinqN4&#10;PshtjnAFoSDy2ecE8j/VZr+dD/gvt/wRa07/AIKj/DDTPG3gq9TSP2gvhX4cOj+CNR+xnU7i98P2&#10;t5qPiK+8MqutfE3wF4PsTq17dtnVdYMjwZT5/umgD7Q/4I3ftKeBf2hP+Cev7NXjDRfEem3GqXHg&#10;m5uNZs5rj7Ld2l1c+JvFigNaXQtpGGLVzkIQqhgdmAT/ACnf8HwXiHRNYuf+Camn6ZqVhf32iv8A&#10;tjjUoLa7tLhrT+0rb9lC5s/tGC20SKpZMkAryck4H80HhX4Mf8FZf+CZXxPn8H+F9B1D4GfE3xG9&#10;35+l2/iH9nzx2b4abZ/ZLvbdXWu+OdDVY7PVsP8AMpPmKUVtrFfR/j//AMEqf+CvXxatLH9ob9oL&#10;4R3Ot678Qvtc+ha1N8Qv2cLdvEQ8LvoPhDWC1j4R+IVmmlHR7K00ZSo0VEZUUEKzO7AH7QftmfCP&#10;xJ8Qv+DcD9lfxto0Pm6Z8JfFv7TPiDxJP/on/HpqvxIsNHsycfTtk/jiqv8AwauaF+wJ+0jZ/Ej9&#10;mr9pP4DfDbxf8RfCGmap4/svG/jC68R22patba74u8O6PpXhv5NQsdGIsiSdowcFd5LZNf1Af8Ew&#10;v2INN+Kf/BFrw3+x9+0P4X/szSfG1z8V9I8V+H7jVTqZ+x6n8VNU8R2rfbfB3i22LAm2iISy8SRk&#10;FSxfaSp/hb/4KE/8EDv28f8AgnT8W9c+L/ws8K3PjH4MeD9Zu/HPg74uJq3we8Mf2B9lu9R1hNI/&#10;4QTV/jB4v8SXv/CN2dmqh7zSCNVTkRyHKsAf6PEn/BJT/gltFbm6k/ZS+DcVoFM/nG51kW7Q8c5P&#10;iHbtx6D73QnpXsX7FHhn9jrwR4f+MHgX9jTwj4d8HeFvBHxi8QeD/iZo/hi01W20xPiloWj6Daay&#10;xutUvLz7c66SdFjN1ZyPGyqGwWJL/wCWDoH7Wv8AwW3+N2i2XwR0X4m6x4r0XxTotr4Js/CzaT+z&#10;RpSXug67Z/8ACIWmiDWLvQtIfZe2erCwjJ1hXxJmRkI3D+7z/g2C/Yq/aj/Yo/Yu+MmiftX+CJPA&#10;Xjv41ftE3fxy0W1n8Q+APE41bwt4o+FnwztF1cXfw68W+JtHsy+saNqymK5fSZQ2GOlqroKAP6Lv&#10;iB/yInjX955X/FJeIf3vHy/8Se957Djrxz6V/jP/ABtvI5f+Cp3xBuv7TudSiPiXjUdQP2a6u8fC&#10;uwGW5O0k8DgfLg45BP8AszeNYJbnwf4qtbb/AI+bjw5r8Fv/ANfNxpN6qY99zAj681/j+ft7f8E9&#10;P21de/bB+P8A438O/DK417TYfEvh/wD4qM+NPhXpn2oXPg/w9aK39lXfjPdk8oV2lQBu5JyoB/sB&#10;/wDCb+C/+hu8M/8AhQ6T/wDJtL/wmvg7/oavDn/hQaT/APJ1f4095+yt/wAFWbAaxFdeCriH+wfs&#10;f9rg+LP2ff8ARP7SH+ibseIP+WnQbGO3nlRXpnwh/ZP/AOCpH/C0/DNrrvgS6NjpuoWt/rUH/CV/&#10;AgAabdWzAE/ZPEBBBTGAp4b6HIB+zX/B5N4B8SRftP8Aw9+J5sVPg7WfCXw28MafrAubcC61a10j&#10;4hX0tsozvwLXc+TlSBu5Uiv6fv8Ag2r/AGrPCH7Q3/BNDwHa2F1o2kX/AMGNY8P/AAHvNPF2ltcX&#10;d38OfgR8Dheao1ndi1lxIdYBYojKFUHORzp/8FPv+CUa/wDBTj/gm78GPhdLdnRvjH8K/hd4S8b+&#10;CYfsf9qf2t8RtM+CWp+G9I8Ngt4/8B+GdKD6vrDB9W1e8fSEwN67HJH+dvqv7IX/AAVR/wCCVHx6&#10;1iw8MeGbj4S/EK8W78L6Rr0PiP8AZ/8AFMniDwzc+L2srO8SzuvFvjvRNJTW9a8ELIolZnX7P5bS&#10;qjLvAP7Ev+DxvxHoUv7GXg/RodW02bVJ/iD8NLj7HBc2tzcm2t7z4gEtjJcDJJ7EkHgjBNT/AIIa&#10;2dx/w5P+JHl6NbwGbw14LuTLbXP2m41X/RfFu67vR0Ug4wuRxnGccfyZftC/8E9P+Cw/7VXw2sv2&#10;wv2hfAF945sIdc0DwDoPiWfxf+zVoQvLbxgt94jsdtj4Q8Z6K4+1vdlkJ8N7gZQrsqjC/wB3X/Bu&#10;L+zt8SfhX/wT88Q/Cv4qeCh8PfEWr+HNA0G8U69ovidbz7VpXi2yvL4nw3rt/ZIyC9yqJepuJIBA&#10;U4AP4z/+DUfxJomi/wDBWT4J2Oq6jb2E+pD4mmyFyy21u32X9m/9oBrr/S2YbTtKYywHvwQP9Cv/&#10;AILZeI9AsP8Agl5+1v8Aa9X0+EzeB/D3kxC9tBcXP/Fx/B3FsrOdzZzhgpxg5I6n/OE/4KQf8EYf&#10;21P+CW/7RHijx58MfDc+pfBLwzcWg+F/xtXVfhXpcms2ureGvCPhzxFff8K51b4nePPFukxx+JPH&#10;d34b/wCJ3aNIcrqqMI+YYLX4Gf8ABcD/AIKn+FbyPxXBqHxa+G3gWEXPiTV59X/Za8Hf8I3aa7eG&#10;0F39httf8B6trC3t54eCEWrTNuhb5gjKXAPoz/g2d8E3PxU/aI/bR+HFtMf+K9+Emj6Af+noXnxH&#10;DD8SDn2Br4L/AGNviHp/7Kv/AAW98BXXiu0+yeG/Df8AwUP8PeF/Et9OL3OjeGdD/am006xq9ra2&#10;gxeGztNFYqCGXCsVzlq/fH/g1c/Yr/aT/Z9/bI+LXin4p/Dn/hG/Dk/hjw5oFnrI8W+BNVNzd6X4&#10;7/01fsnh3xbq958vTARlGOC4GT9Qf8HDH/BuV8UPjl8TNZ/bG/Yg0I61dT+Gmg+IXwSt7vwxpX+m&#10;aX/wsHxz4v8AitJ8R/it8bNKVn1jUr7SdGTwfo3hpdjuZoCFBDAH9vngn4ieDviF4T8OeNfC2uad&#10;qPhzxRoekeIdHu1u7XLaTrmlWmr2DXUAb/RGexukZo2OUBG5jur+Qb/g7/8Ajl480H9k/wAN/DTw&#10;frCDwP4g13wTrPiSbT9TtZ8a7beI9fs7OzezDOSTaAkkYOCBtypJ/jk+Gv7QP/BX79kbStW/Z9+G&#10;fje/+G+meF/EV1oGseELe0/Z018WWv6Ha2fg+9sZNY1rTvEJL6evh2PSCyasyExAAOXbP9OX7Mn/&#10;AASm/aT/AOCn/wDwSM+OGk/tDXdx4D/aK8cfFjwZ8YfA/wASGtfAvjO88b6X4f8AAqavd6KPDfg7&#10;x74C8GeHT4x8RubQ3ussjaOVBVHG9owDkf8Ag1w/4JV/sUftF/BD4k/Gf9ov4WeCfjR4tl1PwVP4&#10;UtfFH20XPhO21Sz8f2Or2liNJ16yYC9FlZnLICNoDLnIr8+v+DsP9lT9l/8AZf8Ajf8As+WP7N3w&#10;x8FfDI+LLj4wDxra+D7m9nOpnQPCH7Nz+HG1UXuoXpWS1/4SHWFQdcMwzxmvzb+C3hL/AILIf8Eq&#10;/jNrvg74HJqHwJ+K+pXRg1mG21f9nHx2t5c22kXtoF+0+ItQ8c+GsDR/ELqxDqT5wwQUxXQftmf8&#10;Ezf+CxHxR174e/tE/tR/Dabxj8R/2iB4pNjq0vjn9mnS21ZvhjbeH/CN6y2vgX4gWukJ5ejWfhxA&#10;To2kDaijbK+6UgH7F/8ABc74ba78RP8Agjl/wTr8b6Le6hr2l/DDx/8AtL6zr+pXFr9mYWuq33hD&#10;SLMsuOFOwYPO4hx/Cc/pL/wZ1ftofDzU/wBl/wAZfsU3Oo2un+Ofhx4i8cfGC8ivftdoLrS/GfiD&#10;w/pNn9kvLlV0q7UkKpWK6Lq2AVyrEfqb+xj+zBF/wUI/4IraV+z98e9I/wCEDvfiRbfE7whqUn2s&#10;eJ28P2tp8UtSIvA3hDxB4PGs/bDo6AL/AGxHzljIQuw/wPftg/8ABIz/AIKH/wDBKP492fj7wZ4b&#10;u7Pw5pfixNR+GHxXXVvgmhfUbW8vtW0hF8IXnxN8fXccllY2e/drcZBKsXy+FkAP9eSbWNIh8nzd&#10;X0+Pz7gW0Rlu7RftFwd3+ijJ5b2XLA44PGf8u/8A4Oq8f8PV/g/L/wAsz4JtAP8AxIT4oE/49sY4&#10;ryD9kL9on/gsb+1f+1T+yT8NPiH481H4heAPCH7UHwF+I/iHQZ7P9nPQW0jRND+JHh3w9rGtLd6P&#10;Y+GtVu1j0jxDfQvaW9+5ZJQ6Rl13p9pf8HCX7Fn7Vfxy/b3/AGcdT8E/DFvFVj4c+BPhPTtXmXxd&#10;8N9JFp/Znxg+IF5e7hrHi/SNwIvPugjpjpxQB57/AMF5fh5qup/8E5f+CVHxMhsxPo3hv9kvw94f&#10;vNSBObW51Xx3izXjn5gdp65ziv6Rv+DTb9oD4f8AxB/4J+aV8JdG1e3/AOEs+DOneH9H8SadPutr&#10;kXfifxl8XtZsfsouiPtgNmPvWgIGMHhiD9XRf8E2dH/ba/4Ilfs+/sbfFXPhXVLT4T/Dy/8AJVTr&#10;rWfijwddXur6PZ/8Sfxh4ctJAb1hl18RBEUkMwKGv8/3xv8Asbf8Faf+CK/x4n1P4eW2o/DLXJbq&#10;9/4Q34h2t9+z94mfxBaQeHE0jV7weGbvxd8SodGjitPHL6Rt1dVdjcH5m2AoAf6Ff/BxT+0L4E+C&#10;v/BLT9pbS9e1S3/4S3xj4d8IweD9CIuT/a9xoXxf+GF1q0bPaEvabLS8B3kgnIBYgMB/Gt/wao+B&#10;Nf8AE/xQ/bd8bWtp/wASbR/hL4H1i8nJx/zPWvfKBxyuGBx2Ge1fBeo/Bv8A4LWf8Fsvifo9h8Sf&#10;7T/aA8R6PcXYGsXOrfsyeATpDano62pZrKz8QfC2xvRe2fw4tUVQxP8AxJgzAEDd/oR/8EzP+CU3&#10;hH/gm1+wnrnwji2618YPEem+Im8a+NhaXumXWqWup+I38Q6RpDeHB4+8ZeGkPhw3bKL7Sb9S5Eig&#10;kqysAfxD/wDBBq3kl/4LefE0jTrbUTD8ddZn86e5NsbPH7R+nEXtnjljzwoz6dW21/pS/t0/8mR/&#10;tjf9mr/tCf8AqpPF1f5/n/BFz9ij9pL4df8ABXzx78VPGXwfYfD+7+Perz6b4m/4TfwHIbMf8NA6&#10;dq41hdF0fxde6wcaSHZU+wsMELhj1/0D/wBsvQNW8V/sg/tV+EvDdub3xL4l/Zw+OHh3QLQm2iN3&#10;reufC/xZYaTbbrr7Pa/NeXced7BVGWlOA1AH+cf/AMGrP/Kdj4hf9kT/AGj/AP1JPB9f3/ftK/8A&#10;BUX9jH9kz4h+H/hd8bfifceG/GXiT7V/Z2m2HhTxLr4UWl5Y2l0bq60bTrxLUq14n3uwJyCFB/ij&#10;/wCDaj9iv9p34If8FkviP8Svif8ADr+wvBtr8Jvjz4XvvEA8VeBNVK67qeteDruzsjo/h3xdrGq5&#10;dbRjxZlFXBd1wSv5q/8ABy3+xB+1D8IP+Ch3x/8A2lvH3hA2fwc+OXxH1Pxf8LfEn/CQeArs3mhb&#10;vDvh21zo+j+LdX8SxE6qBz4j0XSG+baU2uQoB/q2+E/FOh+NdB0/xR4cvE1DRtVFy1leQkBblba7&#10;ks2cdMZa0cHphR24rp6/FL/g3c/4Sn/hzX+xJ/wmef8AhJP+EZ+Kn9o5+xY3/wDC+fin9lx/ZX+h&#10;bfsXlfd/i685r9raACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigArPfT7CTiSytj9be1/LlWP6/WtCigDP+wWH/Pja/8AgPaf/E1cjjSMfIMDpwci&#10;pKKACiiigDMk0jS5XMs2m2EsoH+ums7Zz36kpn8evPWp7azs7YEWtpbWw5/1Folt19lVc1cooA/y&#10;FP8Ag6W/5Tnftpf9eH7NP/rJnwPr/WO+D+kaVL8I/hXLLpunTS/8K48Efvvsdoef+Eb03kZH8j17&#10;9h+Df7e//Bt1+yF+37+1b8UP2sfipd+KofG/xUg8FQ60umeNPEGg2oPgX4d+EfhzpLfYrKxktQx0&#10;jwhZtIQcuxLEHO0f0Q+GdBtfC3hzQvDlhxa+H9E0rQrTPe10myjsrUEdvkRf88UAbSRxxJ5cUYjQ&#10;fdEQAA+mAPzxU1FFAGd/Zel7/M/s3T/M/wCev2S2znr127s/5zUj2dnI/my2sEsg4DG2Ut+bBs/U&#10;/SrtFAFSS0t5YzHNBbyQn/lmbcEevAJIB99o/WpUijiGI4ljz1EQAH4gAZ/EfrU1FABVO5s7O5AF&#10;1aW1yOP9faJc9PZlbFXKKAKdtaWlsD9ntLaD/rhaJbZ/JV/nUM2maddP5tzpttO/Zp7e1kYfiQc/&#10;iTWlRQBT+x2nl+V9lt/Kx/qvsy49emMZ/DrS/Z4Nnl+Tb+Vj/VfZeMdPu9Px21booApxWdpbAeTa&#10;28X/AFwtlX9UX+f1xSzQQXK7JoYJovSUBs+uAQfU+g9qt0UAVIYLe2B8qGCIf9MgF9ueB/n8KSS0&#10;guRi4ht5/ea2Un/x8/yq5RQBFFHHENkaCNeuABj+Zz1qC6s7S6jEd1bW91Hj7txbLcg+nDK38quU&#10;UAZKaPo8T+ZHpunQyev2S2B/8dUY/Aj+dW5LeCaMwywwSx/88sD69D/9ardFAFWG3gi/1UUERP8A&#10;zxAB7egFSSQxzR+VLGJoz1EvzZ+uQTnnHIFTUUAVIbeC2j8u2hhgi/uwgDB+gAB6fz7Zouba2uAB&#10;cQwSgdPOAP8AMfWrdFAFG1sLG1H+i2dta/8AXvapbfoqrTp7e3uo/KuobeaPqY51FwPqQ/8APn6+&#10;lyigDJj0bR4nMkekadDIerCztA34FV4+vH6mtaiigAooooAzZdL0u4fzZtNsJpcf66a0tZDk+rFS&#10;3Oam+xWmzy/stvs/u/Zlx+WKuUUARRRRxII4oxHGAcAcY7dOT07moJ7e3uo/KuobeaPqY51FwPqQ&#10;/wDPn6+lyigDJj0fR4uI9I0+Lv8A8edoP5DP41rUUUAFZx0+wkHFla/jbWp/9kyP0rRooAzv7L03&#10;/oG2H/gFbf8AxNL9gsP+fG1/8B7T/wCJrQooAKzZ9N0+7bzLrTrWd/W5tbW4P6hifrntzWlRQBT+&#10;yWnl+R9ltvL/AOeX2VPIzj+5s2fj0xxipkijiGI4ljz1EQAH4gAZ/EfrU1FAFO5s7O5AF1aW1yOP&#10;9faJc9PZlbFRW+n2Np+7trK1g4/5drW1gx77Qoz9cEVo0UAU47O0g/1VrbRY/wCeVsq/qij/ADxV&#10;yiigDJ/sXRt/m/2Pp3mY6/YrTdj/AL5x+P8AWrcVvbxRmGKKCKPH+rhAHTk9Avf2/nxbooAzZNL0&#10;yRvMm06wlkx/rprS1Yn6sULcj0qV7Ozk8sy2tvL5XMWbYEJ9MhgB9eO9XaKAIY4o4ohHHGsSDpHE&#10;ABz1xgAc/wAu/aobmzs7kAXVpbXI4/19olz09mVsVcooAzI9J0u3fzYdMsIpT/y1hs7aNh07hQR0&#10;7fn3qZ7OzkfzZbWCWQcBjbKW/Ng2fqfpV2igCOOOOIbEGAOcVSnsLG7BNzZW15/182trcfoVz2Pr&#10;WjRQBnQWFjaAG2sraz/69rW1t/0C57j0rRoooApJZ2cb+bFawRSHgsLZQ35qFx9R9Ku0UUAUo7O0&#10;hfzI7W3ilI/1kNsqntjlFyfzr+Wf/gtJ+xV+25/wUj/as/Z2/Z78F/DfWvBH7IGhab4j1n4s/F6+&#10;s/B3iXQdV8T+D/Enh/xh4FG0aho/j3RxrTaQ2kMdIvCTv2tnqf6paKAOL8D+C/Dvw68L6R4N8KWA&#10;03w7oYuIdNsTc3V0tqlzeXt5Iq3F2Wdt13dyEZLFTJjLAKa7SiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK/Kb/gpZ/wVx/ZZ/4Jk+BY9c+L&#10;/iGLXPGepR3Umh/C/wAG+Ifhxc/EfVhpmq+A7PUBaeEvFvj7wdd3nlaP460rXCY5WK6RmY7VaNm/&#10;Svxf4m0nwd4d1fxHrWp6bo9hp+n3c8t7q13a6ZaC4RM23mXd2beNSWBUZPORjLDn/GM/br/a0/aB&#10;/wCCwH7cWvePNPt/FviXWPiHdaP/AMK8+D+jjxhr2h+E5NB+FvhLR/Fh8BeBzrXjq90NNbh+HT+J&#10;PEUOiSy+bJCZpgUSNEAP0z/aD/4On/8Agpf+0DrWo+HvBOnfC/wrompXP2fQrPwR4T+JPh/xlgbP&#10;lD+Hvi/eF5ALVSVUSHBDnIyR4zoX/Bwd/wAFbfhL4g03xxqtyMWQtIIrL4gaT8bLnw1dnTG+1AXd&#10;lffFCyVmGVYrvGVzgrtJr+4T/gl1/wAG4v7EP7G3gez8SfFv4ZeFP2i/id4i0y1urofHjwR8I/in&#10;pfhJzd393at4PudX+Fukavot41hqi2WrtuBkKLGoyox+pnxB/wCCWX/BOv4leE9Z8J69+xD+yZFF&#10;q+nXlhDrNh+zh8Fhq+kSXVqbT+1dGvLrwTdCz1NAV2SjLHHzbjliAcT/AMEkv2ufib+2v+xl4D+O&#10;fxa0jRNH8Zawvh6x1GHw9pN9oWlXL3Hw38A+JLy9tbLVde8R3oD6t4lvly+oYYoAibgc/p1Xwh4d&#10;0z9mT/gmR8BrXRdS8X6d8PfhKPFTW+jSeKtX8D+E9L0q7Hg7bY+HNIO3wh4cis7Xw74GIsdMVRIR&#10;GxXeMbPaP2ef2nvgp+1N4X1nxl8DfH3hvx94b0DxCfDGsan4Z8Q+G/E1nZ66tjpusNZtfeGtc1qy&#10;B+x6vZOuXBbc+AVTgA+h6ikcRJJIewz+QAH614V8eP2j/g/+zX4V/wCEy+MvjXQfBHh77Ta239qe&#10;Idf8OaDa/aLy6Fpaj7V4j1TSLMEv6ScD+8eTjfAf9qn4F/tRaN4h1f4JfELw14+0zw6trBrE/hjx&#10;B4c8TpYnUzfLafaW8M65rKKznS7wKjyKz4OwMFcqAfwV/wDBF7/g4J/b/wD2w/8Agpz+yp+zf8X7&#10;34Xy/Dr4p+JPG+neKv7C0jx9aaq1rofwq+IHiWw+x3esfE3W7BT/AGto1oxV9JbI4UNjn+zr/gob&#10;/wAFTf2YP+CaHgSHxx+0BqWp3s16LwaP4P8AC2reBLfxn4iu7SzsbtrLRdG8YeMvCH9q3TWl2jKE&#10;fooGFxz/AJd3/BuZqVjof/Bab9hfVNTmgtLGx8afExrmad1hRFPwJ+KKAu05Cr8zqBnaQzAAgkZ/&#10;aH/g7W/a3+Af7S0/wI074NfEHwz41u/CnjvxCddh0DxF4R1/7EV8IabpZ+0t4b1/WTn7WrKpOAFJ&#10;6HAAB/fB+xV+1f4d/bR+BmkfHjwn4a8VeFPDniDUrmDRtO8ZaZY6Vrp046VpmrWN1e2eka/4ltF8&#10;y11eMApq7BmBOFk27vr2v5Zf+CJP/BTH9iz4bfsM/DD4d+Mfj94R0fxdBqNpbT6R4w+IXw50rVbS&#10;6Pg/wdZm0Frq/jGyvBaLdWj7flyCx5AJz+1PxA/4KS/sdfC/WvB+g+OPjb8PtA1Lx34T8PeOfCsG&#10;ofEH4c6YdY8LeJ7q+tNG1iz/ALY8Y2H2myu3s3AubTzQQQdw+6oB940VyPg3xjoHxB8J+HfG3hHU&#10;7XWPDHirRrHXtB1iwubS8s9T0vVbRLyzvLW6tJLi1cMrjJDMoYHOSCp+QPil/wAFHv2Ofgv4/wBQ&#10;+GPxF+NvgDw14303URpF5oGs/ED4c6TqttqR2EWj6frPjDT9YWQfagMNYkx/MuByCAfdtFfNfxk/&#10;at+BHwE8I6f47+KvxD8M+DvDGr/av7N1TX/FPhvQLO+Frq+naPdG1vNc13SbNyl7q1mvyy8AncVb&#10;bXzP4l/4K3fsBeGPAUPxFuv2kfhJeaNe/bfsmnad8T/hZda9cnTLr7HebbH/AIT0bgrcDLA7eSck&#10;AAH6WUV+dXwY/wCCpP7F/wAePhj40+Lfg74teHLTwj8PtP1XWPFcviHxZ4E0240nS9JujZ3d9eCz&#10;8YX1lHaBxnN1eIpyASW218vax/wcBf8ABNjRdU1fS5fiyl5Lo1rd3017p3iH4V3OmXaWtyLM/Yrw&#10;fE8C7YvgYAC4AIweAAfttRX5/wD7Ln/BTP8AY2/a8c2Pwg+M3gm88QHJtvB2r+N/h3D4xuoBHobG&#10;6tvDmjeLtYvzHu8RWNqpABLnaFyyhv0AoAKK+aP2gv2tfgJ+y5Bo138bfiF4a8CWmvW91Pp03iLx&#10;F4b0EXX2W5sLQhG8R65o4fD3qAkMynawJDqVOp8Bv2m/gp+0xol34k+C3jzw3490fTxbm9uvDPiD&#10;w5r62gurrUbO0W6l8Oa7rCRs8uk6ltV2UOqEqpKOKAPoOivLviv8XPh/8EPAuufEr4oeKdE8IeDv&#10;Ddsb7WNa8QatpOiWdpbfaVtt7XmsX+lWic3ChfMkXI/iZyufCv2f/wBuv9mD9p7xJrXhT4GfFTwj&#10;8RNe0HTRrOsWPhbxZ4P8T3el6bc3YsxeXtp4c8RavdWtqbsBQWA525xwAAfY1f5j/wDwUM/4OPf+&#10;CkHwH/b4/bI+AXw9uPhPN4P+Ev7UPxs+F/g2LUPD3xFutU/sPwZ8R/EPhzw+bk6R8UNPsnvRZWaY&#10;NnYQ5ZiqxLgV/pwV/jLftx2Njq//AAXq/ah0vUrODUNL1T/gql8TdN1PT7+2+02t7pt3+1Nqdje2&#10;d3a3A2XdpeRu0bxklHjdgMBlIAPvR/8Ag5W/4LJRW4v5vBfgmK1zj7XP8MvjYLYeh3H4obfxGRX2&#10;T+x5/wAHi/7U/g3xJo+j/te/D74e+MPhXpyXsVxJ8F/h7rB+JF4Z7HXXtA2r+OvjhaaOdmvvoxLS&#10;BQNIjmjX50Ab+4b4Qf8ABO39gPXPhD4Il1n9iP8AZL1iS98N2f2yTUP2ePhDeG74bP2o3Xg85zjk&#10;begzkZr8Ov8AgsL/AMGy37Mn7QXwn1Lx9+xn8PvCfwH+N/hVrUeG/A3w58KfDj4XfCPxFBrviPwp&#10;Z+IX8X2XgH4Q3niO8bRfDNprU3hlLMlk1aT51w7hgD99f2D/APgot+zJ/wAFEfhbafFL9n3xppd5&#10;n7Wdf+H+oeK/Aeq/EXwOqeJPFvhrRz4x8NeDvF/i0eHT4l/4RDWNX8OedORqmjIsycIyr97V/j4f&#10;8EC/+ChXjL9gz9uz4bWviLxH4s034F+NtTvIPi14W07U9YUXmmaD4D+Jt54c/wCKePiHw14evZE8&#10;S+JEvSniElU3b1CEkt/rb+MvjT8Mfh14Ai+JfxF8beGPAfg6XRbbXv7Z8XeIdH8NWS2lza2l2mb3&#10;WL+ytC4S6jDqHG1j24LAHrFFfgJ8Q/8Ag5L/AOCZPw48dyeA7/xt4z8RX8M/2dtc8HD4W6/4WLG8&#10;azONaX4pRAjdbnJMQLc5Ctgr+pv7L37aH7On7YXhCDxj8Cfib4R8XRzwCaXQdP8AFfhHVvE2lKdJ&#10;0LV7hdY0vw3r+vixe2j8RaUt1mQiOadFJkDIXAPq6ivjD42ft8fsq/s7eMNO8CfF74weBvBfirV7&#10;b7VY6Z4i8ceAvD90YDfNpRJtvEXi7R7sA3lswP7ok9d2TivnD4u/8Fpf+CeXwa1zw1oWufH7wN4l&#10;u/Eum6nqMcvgf4g/CzxLa6ONLI8218REeP7U6TeEZZEcYLDDMARtAP1eor4E/ZS/4KT/ALIH7ZbC&#10;w+CXxf8ACOq+IpXQWPgi/wDGfgQ+O9U/0fxBeXJ0rwzovjHWtYvFsbLw1qmrXkipiHSV89lEe7Z9&#10;7PKkMZklIjQdSe2fpQBLRX5TftT/APBZv9gL9kiN08efGzwx4w1GE3UN3o/wv8a/C7xhr1lNbWgv&#10;GF3oz/EDRpEfyz90hSHG07RyOc/ZM/4Lef8ABPf9sLV20L4ffFvTvB+sTXH2HTtN+K/iH4c+DdV1&#10;i8F3p1lZ2ekWC+P9ZvL66vbrVUFmiqM845PIB+vlFctqfirw7o/hPUfG19rGnp4X0zw/d+JrvXDe&#10;W39l/wBhWdi+q3Wq/awwtGsvsaed9rHyeX+83bSGPw74d/4KkfsI+I/EGoeF7L9pX4NWOq6ZYarq&#10;N3/a/wAWfhXZ2yR6Wn2m9+Y+PHyygsVUgZ4XeF6gH6F1+LP/AAVF/wCC3n7Jv/BLi10jTfiqPEnj&#10;7x9rv9rJB4B+F+pfDnW/GWjnSG8C3jHxH4a8TfEHwdq9iL3RfHljrGjsPlkjQsMowI6DS/8Agud/&#10;wTk1XxnqXgeL45+GrK70m4Fvca1f+N/hTbeGbo/Y/tf+hawfiaVb5TxlB0wcg5X+Bf8A4Olv2jPh&#10;B+0Z+2XoXiP4OeLvBPjbQNNuNfV9f8G6/wCHPEJuTd/Cz9n2zB1S78N6lqtoXN7ousbAWXI3AnG7&#10;AB/qQfCX4iW/xW8AaD47tdO1HS7TXrX7TDZX9slreQc42stte3vy+jBwScgjjn06vxK/Yl/4Kj/s&#10;UXnwg+GHgOX9oD4bS+Mby3urCLTLj4l/DY6qblTkj7IfGP2sA8Dpkdc+n6TfG79q/wDZ9/Z08DRe&#10;P/jJ8VfAPgPQbu0+36O3iPxr4Q0C58SbbI6mbXw4niTXtFXVrs2i71SKRdylWJAYGgD6Por+ebw5&#10;/wAHMv8AwTD8SfEQ/Dm28V/EXTb7/hNf+EIHiLWLP4XaZ4OF6NZGjjWBrZ+KZH/CMgAXg1jyf+QU&#10;PN27srX7i/Cn4w/Db42+D9M8d/Czxt4U8e+GNVtLG7i1Pwp4h0bxNZ2/9qWVnqtrZ3d54e1HVbJb&#10;sWl2sjKJSVyo6Es4B6pRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQB+S3/AAW28ca18OP+CcPxt8W6ALoalZ6l8NLeL+zzdC5zqfxH8OWNzg2f&#10;zfduyewLFs8lRX+dB/wa5/D/AEPxb/wV4/Zv8Qaz++/4RDUviGbSzNuGgvDrv7PnxxsyX4BB/wBD&#10;B5Az6nnH+oR+3Z8Frz9oH9mH4kfC2wg8+61m10nUIIwLU5bQNYsNZwftd7ZIBiyPO/OcDGTz/ke/&#10;8EXv2w9D/wCCf/8AwUW+B3xv+Jk1xpnw98G6h42m8eQG01W6LDU/g98TfC/hwG00fTtW1dyNZ8YW&#10;R22di7AHLKV3OAD/AGgqK5vwv4h0rxXoGmeItHnF1p+sWttf28o7rcKp6dtoGMegPrXSUAfy8/8A&#10;B2za291/wS/0IzQ+cYfj9azwj/puv7Pv7QYTj3U18qf8GT3/ACj0/ah/7PN1b/1SXwdr6s/4O1/+&#10;UX2j/wDZf7T/ANZ9/aBr4w/4MpfFWgwfsQ/tM+CXvf8Aiobz9rHXvEMNl9luTnTbf4PfB6ya6N2A&#10;1opEoICZViMEkgqCAe3/APB4FbSS/wDBOe8uB/q4fG3wxBx7+OgP5EdO3avC/wDgzKt7eP8AZj/a&#10;mliixLNefBnzpfU7/jcQPz7D/wCtXtv/AAeC/wDKPO4/7G74Zf8AqdpXjX/BmZ/ybB+1F/19/Bz/&#10;ANK/jnQB/HL/AMEBPCVx47/4K9/sXeE7abyZtY8W/EOCKboFFr8E/idegnJ4BFoR7fUV6b/wWZ/4&#10;I/fED/gmXq/hrxZ4214avD8XPH3iqCxhOqaNqLWm60HiTDHSACp23rZ8zkcgjPNZ3/Btl/ym3/YM&#10;/wCx3+Jn/qh/ilX9E3/B6jaTx2H7Md2f9RN4/wDEnk/VfAWgg8eoIPSgD8//APgnb/wbM/Ej9rD4&#10;U/Cr9pTTPG19YaVd+NNJn1PTbjVvDVn/AMSu1tPD+tXj2tpeWH2wnGr7QWyNq9NwJr5k/wCDgL4e&#10;TfCT/god+x38G76f+0R8Jv2TP2e/hcZp8f6VbeA/jX8YvDIz9j9RpLDr+HQ1/f1/wQIu47v/AIJw&#10;/CuSPV59YEVxZ24nubX7K1rt8B+Ac2W3Gfk+Ug56tjAPX+Fz/g6B/wCUx3wt/wCybeCP/Wn/AI+U&#10;Af6Lv/BMCKOH/gnZ+xPHEvlRRfs0fCXy4vQf8IfpvX1GD0HTPNf5lH/Bw9BBF/wWO+LMkUflyT/G&#10;xTOePmIu/CADEAkfxHGPWv8ATY/4Jif8o7/2Kf8As2j4S/8AqHabX+Zb/wAHEn/KYv4p/wDZax/6&#10;V+D6AP6SP+DnSOST/glj8IZ/senS+TpvizN5cXP/ABNLU/8ADRvwOAFpkruVuFY5OFJG1sba/lN/&#10;4JV/8EX/ANp3/gqa3n+Dbu00/wCDngjbca3rN34q0jTNS0q11298W6T5vh3SNYtZBevJrPhphMOE&#10;C5ONzHZ/Vh/wc6Wzy/8ABLL4O3R0e3uhaad4tY6mbv7PdaU11+0X8DQoWyzi7W9IVf8AZIZ8HrXp&#10;H/BnRcJN+yR41tf7XuLnyYFJ0Y2v+i6V9o+KnxfO4XeCS15gPtyCeenFAHzt+zJ/wbnftZ/AH9mz&#10;9tD4GeLdS8E2ehfGH4KeIPA3g7xVP8QPDhuTqup6v9tB1nA+xaPY/Yxhmb5SSQzbic/JGqf8Gxn/&#10;AAT18CeD1sPih/wUR8VaP8Zx4UOpS+FPD+qfBTW/DA18aSCNGGsDUA+0+Iw1kSZMgAYJJDD9Xv8A&#10;g6r/AOCnXxb/AGVPhB4Y/Z++CmsXHhzWvinqOq+HvHOsWF3aG5PhbXPB5vbRfseqeHtUtCv2zIG2&#10;7QkHI2ZBH85n/BNH/g22+N//AAUy+EWp/tJfEv4t6z8K7XxB4l8QQWN1Y+HvAnjI+Ibk2HhbxKl8&#10;6j4heHLqy/thfFsrBmsiu6NgDjKsAfmh4X8J/ED/AIJi/wDBTv4Q6Z8Ofin9s0Wx+Ongf+zPFPgf&#10;xZpWq3Pjb4OW3x30+xbSvEp8ON9kB8S2ng4NrPhz7pcgbdpCj/YW+BXxGj+Lvwb+G/xQigMP/Cee&#10;EtJ8Q+UEaDH9p2i3WAlx8x6579WP3VOP8b39pP8AYm8Q/wDBPn/gox8P/wBn7X/EtxrY8N/HPw7/&#10;AGR4qns9KtLm+0TQPjpqng2y1ptH0fX9bFpI/wDwiL3ptHvQdzERlFwE/wBfT9h2cXX7If7O0v2w&#10;6l53wm8JH+0ZrX7Ibs/YQMm0JGzAyMA4Iwc5JoA/Kr/g42/Yaj/bL/4J7/ECHwh4V03WfjT4N1Hw&#10;T/wgWsTpbrqWkaVcfEnwdq3jCO0vH/49ftujaOVOeq9VAOD/AC4f8Gc37Zy/Dr4//GD9lHxZ4i1G&#10;ZPjzN8M7f4Y6NcG4k0zST8OfDX7R/j3xf9i5xafbVvIyd2A0obOCML/o963pNtrej6lo93EJbXUr&#10;S5tZ4iQMi4BAzyMcsSa/yCP2m/Dmu/8ABDX/AILO+IL34YaY239nXUNIn8D/AOlWemG9PxH/AGZ9&#10;AfWTkHxb9hwvxUvB84mJJOAoIKAH9Xv/AAeDftn3Hwx/Z1+F/wCzX4M1j/Tvizqfjbw/8TtHhnNu&#10;1poS6T4B8S+HdwgJDqWJZVYbCCeqmtH/AIM9f2LtO+G37M/jX9sHU9JuNL8b/FPUPGvwnvvtVsLe&#10;6uPD2g+IfCPiLSJCD/pe1nVsKw2g8clc1/Kn/wAFbv2j3/4K7f8ABUq0tvgXqU+s+G/iHonwp8P+&#10;CrE2d5ph/wCEo0v4Q+HLTxKf+KusPDd8pN7pN6S19hTyASeB/qh/sX/BjR/gL+zL8G/hzo1iNOGm&#10;fD/wXPq8EIO0a/P4R0GPWW+a8uz813aEE7iCMbMqxZgD6qr/ABn/ANtP/lYA/aS/7SwfEL/1qnUK&#10;/wBmCv8AGf8A20/+VgD9pL/tLB8Qv/WqdQoA/wBgP4D/APJHPh9/2LVn/J69Zf7kn+ey15N8B/8A&#10;kjnw+/7Fqz/k9O+Mvxd8HfAz4ea78R/HupjSfDegiyW+vPst5d7W1TVrHSbVha2SXV2wN3eoBtUd&#10;T7igD/Gi/wCCr/gXRP2dP+CjXxy8F/CaO18LaT4P/wCFZTeHx4ZNra2tiNf+Cvw/1q9Nh9iyqg3u&#10;sX2f95jgZJr9/v8Ag6O/4KT/ABJ1vxT8K/2CvCXiC60Pwb4E+E3wq8X+NLrQNWvT/wAJzpvxP+EH&#10;g/Vzo/iMI39k31naXZ3qqEtkruXBIr+brQx4t/4KG/twaRDdW32rxR8YbmysTbG7tgXPg74bLZqB&#10;eXf9kIQLHwiHDPsPXBY4B+j/APgrf4D8W2f/AAUNu/Anxa8SXX9qj4dfBvT9Q164tLS6ubXTR4C0&#10;02ZNnpGYztGAFGH+fcx2gAgH6kfs6f8ABLP/AIJM+KP2WtN1/wCJ/wC1x8RtL+M3j3w2W07S7bwt&#10;8Orq00fX9e8OadeWKDV77UWa1Sy1ZnXLS71UY+bczD5N/wCCN37Zfir/AIJ2/wDBVWy+EXw+8ba3&#10;r3wc8eftD/8ADMzw3F0bW11fQ/FX7Qvwx8If8J3eWej5sm1e88M+DrIsTjScsQMooI/Wv4d/8GcX&#10;iD4i/Dv4efEXR/2qPEX2Dx58P/CfjeCA/DLwgptv+En8OafrP2Q/aviipZh9txk5wuMjOK+hPhF/&#10;wZy+Kvhf8WPhl8SbD9rPxV9v+HPjXwV8QLOQ/DPwMpGu+DvEmneIrO1VR8Urs4DWKkMQyE4J3LgU&#10;Afl7/wAHbRfWP+Cgvwav9HlM4174T6rcaPKDjIuvi94zFmQeQOSMcHr0NepfsD/8GqfxH/bH/Zp8&#10;K/tIfE/4p634Ouvid4ctvFXgiy8Par4R1RdTtrk3tpnWDq9j9ssW+1WigbmLFSducbh4R/wc3eC9&#10;Q+H37b/7JvgjVfEtz4p17w38EdJ8Paz4kuLSztLm81TS/jB4xtLu7+yWf+hjkZHBB5yQBX+hL/wR&#10;5jki/wCCZP7Gcc03nyD4SWgMv94nWddIPvgcc0Af5U3x7+B/7bv/AAQ5/a/ht7DxR4i+E3xQ8Lz6&#10;rb+EfHvgnxDtkvBq/wANtOtPEZ0bxBpNmtq4GifFB9Jle1T5TKyyKuI2H9rH/BSP/gv5q2m/8Eg/&#10;gv8AtCfAjUx4Z+IX7XJ+Mfhfwd4lsbvV9L8S+EdW+CnxT8P+GL3UNI23xvrN9XQXibrwFgjMijDM&#10;D8kf8HuY8Fx2X7Bi31vC3jC6039phtCuAt4bgLbav+zZ/a2SoFmFOmHA34YsMDnaT/JD8f77xJL/&#10;AME1v+CfNhf6zdXnhq08Z/tT/wBg6PNa2wtdLu7j4i6e2rNa3hLMftjhZWB+XIJGFAwAfd3/AASe&#10;/wCCLvxu/wCCxHinx78U/G3i/wARaD4DBvNQm8fW15pN1q2sa8PEX2PWLEf8JFZuh+xG6aQbcknk&#10;HbhB3v8AwVd/4IM/tFf8EhU8BftIfDDxrrXiT4ZWfibw9baP8QRq2jjx54c+I+m6P4u8dG9GkeHb&#10;JRZaPoll4O+2jWWYqHGHG3dj+3j/AINfdC0Dw5/wSZ+G1j4dh8rT2+KXxXv2BP8Ay9XOsWLXh9c5&#10;45r3L/g4E0fRtV/4Jd/tQvqtnBcSaZ8Hvjbq+mmbGbXVLX4EfFAWl2AM/MPuj3wOuRQB+QX/AARO&#10;/wCCn3ib9uD/AIJLfta/CX40a7da78W/g7+zz8b/AAPpd5qN3eane6/8OPh1+zJ8PtH/AOEj1q8u&#10;8AXuseJPEmr7x6jGDjA/gr+Ef7M/xj/ap/bJ8R/BL4BC2j8b69rXiERfaNWGg239h217Z2Wrn7dd&#10;g4AF2nyNy+CRgDj9yf8Ag2Ne4+0f8FAY1iH2X/hgP9sU/a/S5/4RH4X8E9/l5HsRXin/AAQP/wCU&#10;103/AGBPiz/6V6DQB9m67/wZ1/trxWPgp9B1zwxeX97Bcnx3Ff8AxB8IW1vpF0t2VtF0c/YP9NVr&#10;M5fduAZRtK5Kt+Gv/BV7/gmX4r/4JhfG2z+E3ibXx4jh1eW9GmXh1PSLy6I0vwx8P/EV19sTSPlR&#10;seO0jGFTaFUn5gd/+09X+YB/weD2zxftx+E7r+x7ay+2XHiof2jHeC5udXW2+Ff7NwP2m0/5cxZg&#10;gKMYIbqAOQD6j/Yh/wCDWP4k2XiT4GftFah8SJ7LQbPWrrWNct5/EPg//Q7RbPUbIkA6fnqx3ZJO&#10;W5P3a/GL/gq1+3L8Rf8Agov+2v4L+BHizxtqXhr4K/DHxF4T+Duj+G7fVbs+GNJ17wK1/wCA9Y8e&#10;WdnrBFour6zZ5ywz1KHh8H/Tp+DkkcX7BFlLLELuL/hE7smDjBH9rnr+JHuSOuDX+R18E/2ZNN/b&#10;J/4KSSfs033jG58BS/GH9qHxB4A07XbbSbTXDaXnij4j6jpKN9kutS0e1JUOCjG8AJA4YKTQB+y3&#10;xr/4Jd/8ElfDX7FGu+N/Af7YPxR1T9oHwr8ONZ8U2nh+78J+A7fSdX+KGifCu/1a28CXmsWn+mjw&#10;jf8AjsCyOtqQ4wpDAgEfW/8AwaP/ALf/AMTvDH7THin9h/x34p1LUPhffeCfGvjrRorrVby6tNK8&#10;TaC3wv8AAXh7RrGyBFn9iNorqhHKkAkHBB9Pj/4Mq/FDyXf/ABld4kMIhuTZS/8ACsfArC5b/l0y&#10;B8YThWGCxOAODuUAA/dX/BOT/g1u8YfsNftJeFP2gov2m/EesXWgG1sZ9Cn+HXg+0t7zSz4j8P6x&#10;eZvLL4n6u3A0bhfsYPJIAJoA/tPooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAgniiuYZbeQbo5QYpAOOGHI/UV/mmf8HKv/BCzxp8C/iprP7Y&#10;v7LXgO41n4B+Mf8ASfiRo9rqtpbxfBC28MeGvgf8NvCRutX8e/FHVfFHjlvH/i/WPELqdF8PhfDh&#10;jSOUSxsHT/S6rM1DTtP1O3ltdU0621O0lGJbS+trW6tjxg5julKt7E5APIwaAP8AJm/4Jgf8HJv7&#10;Wv8AwTv8PwfDDxbpE/x8+CWjXdzceH/hdBefC34XDSrvU9XvtX8RufGNp8EPGXi28OsXt4XYPfKq&#10;OAygYUL+s/xe/wCD2Xx34y8F32jfCj9iPUPg/wCMZ7W6htPG3/DR/hrx6bO5Nqq2l1/wjXiL9l8a&#10;Q+Lv5ijE5XIJxha/pZ/aq/4Nw/8AgmD+1f4q174i+OPhL4ksviNrNpZwQ6zovxN8faFpNpcadZWN&#10;laEeHtH1+ysm/wBDswCMAgEsflwK+YPAf/Bpj/wSw8M+J7LXde+Hvi/WbTThZz2lnbfFr4pWpGp2&#10;t0JBdN/xUXKjau1csobDDA+agD5W/aS0v4x/8FYv+CAHj34uePPFR+Ifj7wFrPj79pCeU6B4b8Mr&#10;pNp4W/ZB8SeJR4b8vw6fAui3Z0fWPHpDa39gBkAVW0hxGoX+U7/git/wW38df8Ef/GPjbwdr/wAM&#10;7j4p/CvxPq/iC+8R/D3/AITPR/ARsvHmpWng/wANjxNJ4kX4X/EbxC40jSfCKo+k2bR6XMTlgsjh&#10;2/1gPhH8Dfhp8Efhfo/wa8A6GNN+H+haHY+GLDRr+6utTJ0nS/D+n+G7W1uru9ZpLsHR9KgjlLsF&#10;OCyqua/IT9oT/g3D/wCCUX7UfxQ8R/GD4ufBTxnqfjfxVqer6trF1oPxf+I/hbTGvdc1jUPEV7t0&#10;fw94gs7G1JvdVlcYUZQoQMDcQD+Dv/gtn/wcFeL/APgqnpOnfCfwd8LLj4MfBnRzanU9Gbxzo3xG&#10;PjnVNK8QnWNG8Ri7vfg/4F8TeG/sm0KujjVWTcRvBUkN/Sn/AMGZn/JsH7UX/X38HP8A0r+OdftX&#10;4L/4IBf8Ex/AXwN8Sfs7+Hfg14ii+G3ivxF4d8UaxaX/AMSvGWp64NV8Mf8AIIa08RXmptq9mqAj&#10;cqysW5AZSRX3F+yR+wx+zn+xD4d8Q+FP2ePCmo+FdD8UjSP7Yg1LxDrPiV7ptBbXXsSbnWb27kBj&#10;bxFqvy5UN5h3qdoyAf5Sn/Btl/ym3/YM/wCx3+Jn/qh/ilX9Q3/B538DPGWs/Cj9m/4qaDZnVtB0&#10;n4geMJ/EQQ2lv/YGm6b4H0GzF232rUQ16sjcuEtCy7sKGxg/0h/s+/8ABFP/AIJ8/svfGTwT8ePg&#10;38K/EWg/Ev4fXWq33hXWNQ+IfjDXLayu9V0PUfDl27aVq2pyWdyraVq96gyAQWzlsDP6C/Gv4IfD&#10;f9ob4eeJvhb8VNAXxH4N8Vadc6Tq9l9oa0uja3ONwtL60IurVsZAYHIyCQQvIB/nH/8ABIz/AIOd&#10;9U/Yx/Z40L9lPxl+zfdfFrXp/F10nhvx6Pi1pPgRbW11uz8P+HtGsx4asvgj4kW7OkHSgS954i/e&#10;LhW3KqhfN/8Ag6J+F/xE8S/Fz9jf/goNpnhm40H4e/Gv9j79nTWJruS+0jVU8P8AxZ+I3iT4+/Go&#10;+Gws9/8Ab9VbSdHusteJ4S0nw86KiAK+6N/6+NM/4NcP+CO+j+OLP4jWHwN+JEfinTvEg8XWkp+P&#10;PxUNsNcS+/tVX+xnxD9l8sXYBCAAYUDI2g1+tvxW/Yw/Z++NP7P+h/syfETwfNrnwi8NeE9K8EaP&#10;oo1a8ttStdA0Pwjf+BNLsz4hs3XV1f8A4R3VpI9wkI3kyup5VgD+EL9if/g7mt/2a/2Kvht+z/4r&#10;/Zdu/F/jv4MfDDw78LvDXiwfGyz8PrrK+F/Btlo9h4tPhu1/Z+1nSbFTrFtvGj3WtauxIALMhZW/&#10;lw/ar/bI8cft1/thX37Q3xBha01zx58SNI1ibTidGuBZG5vdDsyoutG8O+ErSQFbNSG/siLa2QQR&#10;g1/ppaf/AMGsP/BGzS/E0Xiy2+BPxGOsW+pLrEUs/wAd/ircWwu4LwXQP2U+IiCCwGBg+gyRz9Xe&#10;LP8Aghb/AME3fGV54Vv9Z+DWsC68Hf8AIEOn/ELxhpg/4+jd/wCl/Y9SBu8Njr1AI4PIAPwB/wCD&#10;neyEn/BLH4N3f9ji7Fppvi//AInP2v7P/Zf2v9ov4HAD7F/y9fbiNmf4f9ZXqP8AwZ0XYm/ZD8Y2&#10;v9sfbBZ2yH+yPsfkf2Sbn4q/F07/ALX/AMvZvSN2P+WZ46riv6Wf2mf2B/2aP2t/hbp3wa+OHhDU&#10;vEvgLSbe6t7HS7HxTrXh+5UXPiLw/wCJX/4mGj31ndE/2v4a0lzk9towTkb/AOyh+xZ+z7+xV4Om&#10;8Bfs++FdQ8K+G5wfNtNQ8Q6z4guWzqupavg3es3922PtmsXZIBBOcA9QQD+J7/g8c/Y61NNc+G37&#10;XHh/wtc30niDUrbwh4r8QDVEUWmh+EPAxcf6Fd+IMYDHBay8PbyoLM7MzFvmH/gl9/wdY3f7F/7M&#10;Oj/Aj4y/s/3Xxp1TwhdfZvDPiX/hbGlfDuO18L6T4Y8JeGvDnhtdE8Ofs/8AiNc2aaC27V73VckM&#10;u8HYgX/Rw+Jfwz8FfF3wZr3gL4gaHba94X8R6ddadqdncAFmtbtQLn7Pd4LWrEAfMpUnaM8AgfhH&#10;L/wa5f8ABHaXx7N8Spfgb4+PiebxddeNpZf+F6fFP+zf7dudYOskf2UfEP2Q2YvTn7LgDaBGc8YA&#10;P83r9qD9tP8A4bm/4KS6D+0v/wAI4fhrYeKv2hbLXtL0afV18YN4c0vX/jtr3ju1RtVXw/4dOrLp&#10;C+JyFzpCBgrfKPuj/X1/YZvYtU/Y/wD2cr+LUhq8V38JvCc8OpG2+yfbAbFf9J+yn/VliRx/wLq2&#10;a/N/47f8G63/AASu/aR1v4e+Ifid8E/Fs+p/C74ceHPhb4Ql8O/Ffx74V+z+F/C15qF5pDX3/CPa&#10;/Zf2pq8barJnVLsyOMKeCMV+t/wL+CfgD9nP4OfDf4E/CzT9R0z4c/CfwhpPgfwZp2ratqGvala+&#10;HtCtTaWNpe6xq8t5qmqSJHgNLdu7sQCuFVEoA9hr+Ez/AIPLP2Lp/E3gL4Cftb+BfDQji+Hn/C4Z&#10;vjt4gOrNcm8/4SnUP2YPhz8OcWGr+IVFmLL7Ddwj/hEvD0nmKGfWFU7JX/uzr/PW/wCDyv8AbOj1&#10;jxT8Bv2R/Cl4I5fB5+LEPxchW5tbkXa69pP7MHxK8CfKLIGzIBYt86kncflBGAD83/8Ag05/Yz/4&#10;aH/b5Hx6lhbyv2Q7rwX8QbWU8bn8Up488MtgW/iHSGJJiBJbSfEa8cRRBTu/1Sa/mj/4NgP2Lbb9&#10;mX/gnx4W8ceI9GudM+KvxJ1PxvYeL5Lg3Sm60nQfiR4vuPDZ+yC/urQbbK++8iqzHHdiD/S5QAV/&#10;iwf8FMPGcnw2/wCC0P7cnxFt7U6hdeA/+Ci3x68bW1ktyLY3V54X/aD8Ra0ll9qa1uCqs9kqM2wi&#10;NCWAZgFb/afr8aPiZ/wQZ/4Jr/F34nfEf4u+PvhB4l1bx58WPG3ir4ieNdWg+JXjmxt73xT4w1W+&#10;1jWr63sbPU0sbNpL28dlWJFVR0QDAIB/HX4e/wCDyH44+F/Aem+DtG/ZoubO60fTf7Os9ZHxh8C3&#10;XIzi5Npd/s24J5JAJIwecHivww/b0/4LDft1/wDBTt9N8E/Gr4gXHiTwZZm6OheBm8JfCHT2s7Zr&#10;nQNXvAviTwd8MvAWqvnVfCdhqBEpwfK8s/Lvjk/0s/8AiHW/4JWf9ER8V/8Ah1/H/wD8va+xv2a/&#10;+CZH7Gv7Jsnm/Bv4VW+mSnqfEGq3njE4NrqNnjPiNrwg7NXvcHg5ZTxgrQB/L3/wbTf8EGfHX7Nv&#10;iPSf22/2svC9z4Z+LWmTm5+Evgq4u7K8vPh/eWt18YPhx4nkk1rwH8UNY8O+JB4l8O6vouqpF4h8&#10;NH+xdyqisxllf4u/4Ozf+CW3xEtvi1qX7fvw28LXGteDda0bR9J+JE0F3Y2g8I6H4B8I6Bo66w41&#10;nx6b/Vlu7lirR6N4PUjI3O+3Lf6KEcUcUQjjjWJB0jiAA564wAOf5d+1c14z8F+G/H/hvU/CXivS&#10;7fWNB1i2ay1Gynxtkt2GSM4JBzj065ORxQB/mhf8Ewv+DsH4yfsifC3Qfgn+0p8Krn9o3RdCNjpH&#10;hrxUnjnwf8IE8J+FbS08PaR4fsE0bwh8AdbutYHh3RdIeMte6w0mqxuu5iyqa+kPjt/wd3/HD9o7&#10;4j/Cr4U/syfCi5/Zk0vxP8WvBfhLxT44fxz4F+M3/CQeDde8Saj4b1m2Xwz49/Zw0ltHGr2mr6Tq&#10;iyWV1/a0J0ox70EjBv6G/j9/wa7/APBK742eIdT8bf8ACq/F2jeMtav7q51LUx8WPiQul4ujfXpF&#10;ro1n4htLQf6deZHOMcdiT7r+yj/wbz/8Ey/2PvFWg/EP4V/CLxHD8QNIt9MM+r6/8TPHnifS7rU7&#10;TUNA1c3q6L4g168sV36r4dsZI41RQACuBnKgH8Dv/Bxj401vX/2g/wBjvx5rWsf8JJr2pfsyeHvE&#10;+pa6LOz0savqZ+I/jG8N79jsrNLWzN0QrAAOOMsuFw36cfsVf8HeGg/sq/sX/DL4Aar+xdceN/GP&#10;wZ8K2XgnT9dX9oQeGl8bme9v7u68SLpUXwA1ix8OrZPdgnSv7YmDjhGAC4+Vv+DsmztJv+CkHwP0&#10;I29vBpdp8N7nR4rO3H2cLpv/AAurxnaBcgcEjfg+xI6HH9Bf/BPr/g2y/wCCTv7Sn7Fv7OHxu+LP&#10;wZ8f6x8QPHnw/tNe8S6jp/xs+JOg2t1qZ1bUbRiukaR4gtLK2BW0VQEXIO4bieFAP4i/2jfj7+1p&#10;/wAFxP24PtfhzwrP4m+InxCudUuvh/8ADCG8+HVrdaUugfDjTrvxNCniaPQfhbo2sGXRfhgNakbW&#10;1i2CFkjcuWV/7M/+CtH/AAQV1uw/4JIfAH4CfAeNvil4t/YsuvjX4w8H2dvbf8IsfEGp/Hf4k+EN&#10;Z1i2QeLvig1rY/ZM3w3azq3iUny8qukADP8ASb+xj/wTI/Y+/YB0nUdE/Zo+G114ZtNSFg09x4g8&#10;Raz4x1UHSz4ia0Fpq/iO+vbu1APi3VlIVxuEhHAALff0kUcsRjkjWVD1jlAI46ZyCOP5d+1AH+T9&#10;/wAEY/8Ag4N+Ln/BJnTtc/Zw+Jvw3uPjD8DLXW9Vh0zwGvi/wj8Oj8MvGWqeJDd+MfEzeJNH+EHj&#10;3xj4va7az+ynRm1kaRu2ug2bGrr/APgs5/wcU+NP+CqPgLwp+zx8K/g1dfBjwbB41tNYuf8Ai4Xh&#10;z4iHxZdXfhzxl4FutJH9r/B/wJrOjLq1l4vOSurkcBVC5yn9yP7Xv/BvZ/wTV/bL8Taz8Q/ih8JP&#10;EY+IuoWiRWmsaD8S/HvhjSrW8tbM2tpdHRPD2vWdiyqApKMpznBXjFcn+yN/wblf8E1f2QfGvh34&#10;n+B/hj4kuviV4U8Q6P4g0fW9X+JfjvXNMW60HWdC8RaUw8O61r97p+6PV9GVxvU7v4gwPAB+P/8A&#10;wQf/AOCa3iv9lH/gk3+1/wDtGfF7wnPo/wAT/jR+z18ePE3w+Z9UtrpL34JfE79mP4XeL/DkgTR/&#10;F+seHV83WdHvX/4nGix6/GC2ViQLEf5zP+CA8skn/BafzZYfKlOifFgzQ+n+m6CMfj1/U1/q7+JP&#10;B3h/xT4L17wBqdgo8L+I/DmqeENU02w/4l4Gg65pkmk39nZta7TZg2V26Ltx5YyQCoFfnh8B/wDg&#10;kF+wp+zb8Yn+PXwk+GOtaH8SpbPV9P8A7XvvHHi/VLQW+uj/AE1TpN5qX2P5j0+RcY+Y5OAAfp9X&#10;+af/AMHlPwg1zwv+0/8ABP4q3WkLZaN8T5/iadO1drq1J1b/AIQvwD+zB4dvR9kF8zj7JeXZVj9k&#10;U/MN5C7iP9LCvmD9qL9kf4E/tjfDu++GHx78IHxX4UvlVJIIdVvND1K1K6toOsg2WraTJHeWjG98&#10;O6Qz7Xy8ceCwbBoA/iY/4Jk/8HVF5Y/Dr4J/srfE34G3HjH4oatrfiDRrv4tD4m6PoX2S2uL3UtZ&#10;0jHgXRvgCdFYWmkBdHGNXAJQEs3G38Iv+CxH7Dnxq/4Js/tl6B+0d8LNLuNC8E+Nrvwn8cPAXxNx&#10;4d1W3t/ih4zOufEbVrCPw14j8Q+O7u6bRiN7HWdITw44URjS1zhv76/gz/wbRf8ABJP4B/FDwx8X&#10;vhp8E/Hel+NvB2pHV9CvNR+NfxJ161tbs2t7aE/2Zq+vXVmwCXb7dyn5tuGUBgf11+NP7Mvwb/aB&#10;+Gd38JPin4Ut/EHgy+0ZtAltvPe01NdMOltpJW21a123it9iYrknlhllAAFAH8I/7G3/AAeP6z8M&#10;vg1oXw7/AGhv2aLn4neMfBPhvS9PtviGPjHo/gePxINB8OeHdEtdJ/4RHwZ+zje6fpDXd3Z6vqgk&#10;V2ChgnzLsA9a/Zt/4OU/j9/wUa/b/wDhZ8J/AWg3X7NHwSZ9Jn1Twbc6v4F+Mi+KdUs/iLpdh9qj&#10;8R33wR8IeL9DTWPDXiAaOYo9XRA+ZCC8jM365eNv+DT7/gkr4n8WW/iPS/hX440q2vfEi614qsp/&#10;jL8U7r+1be4vLy71azsm/wCEhB0n7U0oCOuQCCAVOAf02/Yv/wCCQ37Cn7Aks11+zd8LNR8N3U+8&#10;m88QeNPE3jK8xcWmgWbf6V4j1G8JJXw7YYwME7iB8wCgH6c0UUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFAFG+kljs7uW1jE00VvcmKIcbpwpKjPu2c/iM81/mWftY/wDBHH/g&#10;o9/wUp/4KXeLvi78Tfgp8Wfh34A+Llz4d+1a/wCMfAPxE0rQPCx8HfArw34WTF02maxaaSus6z4I&#10;so9och5JYsk4VG/04aKAOH+H3g/SvAng7w54T0eytdMsdH0y0tRZ2Fva2tsLkW2bkiO1VUyX3HcM&#10;EhUwzDbjuKKKACiiigAooooAKKKKACiiigD+AD/g4q/4Jbftpftc/t/fC34lfAz4HfEfx94J0fwl&#10;dWup+JPC3w/8Xa/pdnd/8LS8Qa0LG9vdH069tdx0e9RgQVJU8hg2R/Yn/wAE1vhl4t+Dn7Cv7Mvw&#10;w8e6TqOg+MvBHw3tNI1/R9Rs7vTdS0+8Gq6jd/Zby0vR9rRysgJDdUPAIJNfdlFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAH//ZUEsDBBQABgAIAAAAIQA6q8JV3QAAAAcBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BSsNAEIbvgu+wjODNbpLaqjGbUop6KoKtIN6myTQJzc6G7DZJ397x&#10;pMf5/uGfb7LVZFs1UO8bxwbiWQSKuHBlw5WBz/3r3SMoH5BLbB2TgQt5WOXXVxmmpRv5g4ZdqJSU&#10;sE/RQB1Cl2rti5os+pnriCU7ut5ikLGvdNnjKOW21UkULbXFhuVCjR1taipOu7M18DbiuJ7HL8P2&#10;dNxcvveL969tTMbc3kzrZ1CBpvC3DL/6og65OB3cmUuvWgPySBA6vwcl6dNDIuAgIFkuQOeZ/u+f&#10;/wAAAP//AwBQSwMEFAAGAAgAAAAhAFhgsxu6AAAAIgEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnht&#10;bC5yZWxzhI/LCsIwEEX3gv8QZm/TuhCRpm5EcCv1A4ZkmkabB0kU+/cG3CgILude7jlMu3/aiT0o&#10;JuOdgKaqgZGTXhmnBVz642oLLGV0CifvSMBMCfbdctGeacJcRmk0IbFCcUnAmHPYcZ7kSBZT5QO5&#10;0gw+WszljJoHlDfUxNd1veHxkwHdF5OdlIB4Ug2wfg7F/J/th8FIOnh5t+TyDwU3trgLEKOmLMCS&#10;MvgOm+oaSAPvWv71WfcCAAD//wMAUEsBAi0AFAAGAAgAAAAhAIoVP5gMAQAAFQIAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAA9AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/jYBWzcDAACyBwAA&#10;DgAAAAAAAAAAAAAAAAA8AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEANfT6mS7+AQAu&#10;/gEAFQAAAAAAAAAAAAAAAACfBQAAZHJzL21lZGlhL2ltYWdlMS5qcGVnUEsBAi0AFAAGAAgAAAAh&#10;ADqrwlXdAAAABwEAAA8AAAAAAAAAAAAAAAAAAAQCAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAI&#10;AAAAIQBYYLMbugAAACIBAAAZAAAAAAAAAAAAAAAAAAoFAgBkcnMvX3JlbHMvZTJvRG9jLnhtbC5y&#10;ZWxzUEsFBgAAAAAGAAYAfQEAAPsFAgAAAA==&#10;">
+              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:7761;top:807;width:3060;height:1080;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBI+fyXzAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BT8Mw&#10;DIXvSPyHyEhcEEtXibJ1yybYQOIwDhvTzlZj2orGqZJs7f49PiBxtN/ze5+X69F16kIhtp4NTCcZ&#10;KOLK25ZrA8ev98cZqJiQLXaeycCVIqxXtzdLLK0feE+XQ6qVhHAs0UCTUl9qHauGHMaJ74lF+/bB&#10;YZIx1NoGHCTcdTrPskI7bFkaGuxp01D1czg7A8U2nIc9bx62x7cdfvZ1fnq9noy5vxtfFqASjenf&#10;/Hf9YQU/f54+5bN5IdDykyxAr34BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASPn8l8wA&#10;AADjAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;" stroked="f">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="4A41100C" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="003A7830" w:rsidRDefault="0023763B" w:rsidP="00DE175D">
+                      <w:pPr>
+                        <w:pStyle w:val="Ttulo1"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:spacing w:after="60"/>
+                        <w:ind w:left="0" w:firstLine="0"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003A7830">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>Servicio Provincial de Educación, Cultura y Deporte</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3D11742D" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="003A7830" w:rsidRDefault="0023763B" w:rsidP="00DE175D">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003A7830">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t>C/ San Vicente de Paúl, 3</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="61A2B7B0" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="003A7830" w:rsidRDefault="0023763B" w:rsidP="00DE175D">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003A7830">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t>44002 Teruel</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3A6DD6DF" w14:textId="77777777" w:rsidR="0023763B" w:rsidRPr="003A7830" w:rsidRDefault="0023763B" w:rsidP="00DE175D">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003A7830">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t>Tf.: 978641250 – Fax: 978641268</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+              <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                <v:stroke joinstyle="miter"/>
+                <v:formulas>
+                  <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                  <v:f eqn="sum @0 1 0"/>
+                  <v:f eqn="sum 0 0 @1"/>
+                  <v:f eqn="prod @2 1 2"/>
+                  <v:f eqn="prod @3 21600 pixelWidth"/>
+                  <v:f eqn="prod @3 21600 pixelHeight"/>
+                  <v:f eqn="sum @0 0 1"/>
+                  <v:f eqn="prod @6 1 2"/>
+                  <v:f eqn="prod @7 21600 pixelWidth"/>
+                  <v:f eqn="sum @8 21600 0"/>
+                  <v:f eqn="prod @7 21600 pixelHeight"/>
+                  <v:f eqn="sum @10 21600 0"/>
+                </v:formulas>
+                <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                <o:lock v:ext="edit" aspectratio="t"/>
+              </v:shapetype>
+              <v:shape id="Picture 3" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:1101;top:758;width:2640;height:1131;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAAcyTFxQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NTsMw&#10;DL4j8Q6RkbixpBs/W1k2oUlIXLfxAKbx0q6NU9WhKzw9QULi6O/f6+0UOjXSIE1kC8XMgCKuomvY&#10;W3g/vt4tQUlCdthFJgtfJLDdXF+tsXTxwnsaD8mrHMJSooU6pb7UWqqaAsos9sSZO8UhYMrn4LUb&#10;8JLDQ6fnxjzqgA3nhhp72tVUtYfPYOF0lv3Of6dufJCiEd8W7UcorL29mV6eQSWa0r/4z/3m8vz5&#10;YrE0T+Z+Bb8/ZQD05gcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAAcyTFxQAAAOMAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+                <v:imagedata r:id="rId2" o:title=""/>
+              </v:shape>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="0086413F" w:rsidRDefault="0086413F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="762DA487" w14:textId="77777777" w:rsidR="0086413F" w:rsidRDefault="0086413F">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -1058,51 +1323,51 @@
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73C33FBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="46FEF2FA"/>
     <w:lvl w:ilvl="0" w:tplc="0728D90C">
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Ttulo1"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1609"/>
         </w:tabs>
         <w:ind w:left="1609" w:hanging="900"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1198,357 +1463,589 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6109"/>
         </w:tabs>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6829"/>
         </w:tabs>
         <w:ind w:left="6829" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1343775992">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1681154853">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="web"/>
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2052"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2056"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useNormalStyleForList/>
-[...14 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005C03ED"/>
     <w:rsid w:val="00031C4E"/>
     <w:rsid w:val="00110883"/>
     <w:rsid w:val="00115EAE"/>
     <w:rsid w:val="00135A2D"/>
     <w:rsid w:val="00171D16"/>
     <w:rsid w:val="001E380C"/>
     <w:rsid w:val="00203FEE"/>
     <w:rsid w:val="0023763B"/>
     <w:rsid w:val="002B3A6A"/>
     <w:rsid w:val="00306C83"/>
     <w:rsid w:val="00383964"/>
     <w:rsid w:val="003A7830"/>
     <w:rsid w:val="004432A3"/>
     <w:rsid w:val="004437A3"/>
     <w:rsid w:val="00565194"/>
     <w:rsid w:val="00580368"/>
     <w:rsid w:val="005C03ED"/>
     <w:rsid w:val="005D2F9E"/>
+    <w:rsid w:val="00656A28"/>
     <w:rsid w:val="00674DC3"/>
     <w:rsid w:val="006F2C34"/>
+    <w:rsid w:val="006F7BD7"/>
     <w:rsid w:val="00714461"/>
+    <w:rsid w:val="008335D8"/>
     <w:rsid w:val="0086413F"/>
     <w:rsid w:val="00A369F5"/>
     <w:rsid w:val="00A90C0F"/>
     <w:rsid w:val="00AA337D"/>
+    <w:rsid w:val="00AF52ED"/>
     <w:rsid w:val="00B43FEF"/>
     <w:rsid w:val="00C63150"/>
     <w:rsid w:val="00C645EB"/>
     <w:rsid w:val="00CC3F8F"/>
+    <w:rsid w:val="00D652EE"/>
     <w:rsid w:val="00DE175D"/>
     <w:rsid w:val="00E24163"/>
     <w:rsid w:val="00E2680E"/>
     <w:rsid w:val="00E35051"/>
     <w:rsid w:val="00E74133"/>
     <w:rsid w:val="00EA2F40"/>
     <w:rsid w:val="00EC7BC0"/>
     <w:rsid w:val="00EF35C5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2052"/>
+    <o:shapedefaults v:ext="edit" spidmax="2056"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="63DFBF21"/>
+  <w15:docId w15:val="{B0DD3B7E-7B09-4191-874E-C437BB381B56}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="toc 2" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="toc 3" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="toc 4" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="toc 5" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="toc 6" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="toc 7" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="toc 8" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="toc 9" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A369F5"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Car"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00DE175D"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:suppressAutoHyphens/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
       <w:b/>
       <w:kern w:val="1"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
@@ -1622,274 +2119,77 @@
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="120" w:after="120"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Verdana,BoldItalic"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E74133"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
-[...188 lines deleted...]
-
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Documents%20and%20Settings\jestudios.CPIFP.COM\Mis%20documentos\Downloads\Convocatoria%20Extraordinaria%20FP%20(solicitud)%20(1).dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -2137,58 +2437,58 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Convocatoria Extraordinaria FP (solicitud) (1)</Template>
+  <Template>Convocatoria Extraordinaria FP (solicitud) (1).dot</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>83</Words>
-  <Characters>460</Characters>
+  <Words>85</Words>
+  <Characters>472</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>DGA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>542</CharactersWithSpaces>
+  <CharactersWithSpaces>556</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>SOLICITUD DE CONVOCATORIA EXTRAORDINARIA DE FP</dc:title>
   <dc:subject/>
   <dc:creator>jestudios</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>